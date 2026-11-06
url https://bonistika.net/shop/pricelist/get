--- v0 (2026-10-05)
+++ v1 (2026-11-06)
@@ -24,898 +24,751 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="6" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Аксессуары" sheetId="1" r:id="rId4"/>
     <sheet name="Банкноты" sheetId="2" r:id="rId5"/>
     <sheet name="Для монет" sheetId="3" r:id="rId6"/>
     <sheet name="Литература" sheetId="4" r:id="rId7"/>
     <sheet name="Монеты" sheetId="5" r:id="rId8"/>
     <sheet name="Сувенирные банкноты" sheetId="6" r:id="rId9"/>
     <sheet name="Сувенирные монеты" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1313">
   <si>
     <t># товара</t>
   </si>
   <si>
     <t>страна</t>
   </si>
   <si>
     <t>год</t>
   </si>
   <si>
     <t>наименование</t>
   </si>
   <si>
     <t>каталог</t>
   </si>
   <si>
     <t>цена</t>
   </si>
   <si>
     <t>валюта</t>
   </si>
   <si>
+    <t>PCCB</t>
+  </si>
+  <si>
+    <t>Бокс на 10 слабів, червоний</t>
+  </si>
+  <si>
+    <t>UAH</t>
+  </si>
+  <si>
     <t>Каммер</t>
   </si>
   <si>
-    <t>Альбом Герцог</t>
-[...13 lines deleted...]
-  <si>
     <t>Альбом Кінг, бордовий</t>
   </si>
   <si>
     <t>Альбом Кінг, зелений</t>
   </si>
   <si>
     <t>Альбом Кінг, синій</t>
   </si>
   <si>
     <t>Альбом Кінг, чорний</t>
   </si>
   <si>
-    <t>Альбом Принцесс, бордовий</t>
-[...176 lines deleted...]
-    <t xml:space="preserve"> Капсула Стандартна 40 мм,100 штук</t>
+    <t>Аркуш 4х5 Кинг для монет в холдерах, упаковка 10 штук</t>
   </si>
   <si>
     <t>Аркуш 4х5 Кінг для монет у холдерах</t>
   </si>
   <si>
-    <t xml:space="preserve">Аркуш 4х5 Кинг для монет в холдерах, упаковка 10 штук </t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> Аркуш на 1 комірку Стандарт</t>
+    <t>Аркуш на 1 комірку Кінг</t>
+  </si>
+  <si>
+    <t>Аркуш на 1 комірку Кінг, упаковка 10 штук</t>
+  </si>
+  <si>
+    <t>Аркуш на 1 комірку Стандарт</t>
   </si>
   <si>
     <t>Аркуш на 1 комірку Стандарт, упаковка 10 штук</t>
   </si>
   <si>
     <t>Аркуш на 2 комірки Кінг</t>
   </si>
   <si>
     <t>Аркуш на 2 комірки Кінг, упаковка 10 штук</t>
   </si>
   <si>
-    <t xml:space="preserve"> Аркуш на 2 комірки Стандарт</t>
+    <t>Аркуш на 2 комірки Стандарт</t>
   </si>
   <si>
     <t>Аркуш на 2 комірки Стандарт, упаковка 10 штук</t>
   </si>
   <si>
-    <t>Аркуш на 3 комірки Кінг</t>
-[...4 lines deleted...]
-  <si>
     <t>Аркуш на 4 комірки Кінг</t>
   </si>
   <si>
     <t>Аркуш на 4 комірки Кінг, упаковка 10 штук</t>
   </si>
   <si>
     <t>Аркуш на 4 комірки Стандарт</t>
   </si>
   <si>
     <t>Аркуш на 4 комірки Стандарт упаковка 10 штук</t>
   </si>
   <si>
+    <t>Капсула Стандартна 18 мм (от 10 шт: 5.18, от 100 шт: 2.76 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 19 мм (от 10 шт: 5.18, от 100 шт: 2.76 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 20 мм (от 10 шт: 5.18, от 100 шт: 2.76 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 21 мм (от 10 шт: 5.18, от 100 шт: 2.76 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 22 мм (от 10 шт: 5.18, от 100 шт: 2.76 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 23 мм (от 10 шт: 5.18, от 100 шт: 2.76 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 24 мм (от 10 шт: 5.18, от 100 шт: 2.30 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 25 мм (от 10 шт: 5.18, от 100 шт: 2.76 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 26 мм (от 10 шт: 5.18, от 100 шт: 2.99 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 27 мм (от 10 шт: 5.18, от 100 шт: 2.99 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 28 мм (от 10 шт: 5.18, от 100 шт: 2.99 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 29 мм (от 10 шт: 5.18, от 100 шт: 2.99 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 30 мм (от 10 шт: 5.18, от 100 шт: 2.53 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 32 мм (от 10 шт: 5.18, от 100 шт: 2.99 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 32 мм,100 штук</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 33 мм (от 10 шт: 5.18, от 100 шт: 2.99 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 35 мм (от 10 шт: 6.02, от 100 шт: 3.22 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 37 мм (от 10 шт: 6.21, от 100 шт: 3.68 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 38 мм (от 10 шт: 6.21, от 100 шт: 3.68 за шт)</t>
+  </si>
+  <si>
+    <t>Капсула Стандартна 40 мм (от 10 шт: 7.25, от 100 шт: 6.44 за шт)</t>
+  </si>
+  <si>
     <t>Лист-розділювач Кінг, чорний, полімер, 240х310 мм, упаковка 10 штук</t>
   </si>
   <si>
     <t>Лист-розділювач Стандарт</t>
   </si>
   <si>
     <t>Лист-розділювач Стандарт, чорний, полімер, 215х280 мм, упаковка 10 штук</t>
   </si>
   <si>
     <t>Альбом Герцог, червоний</t>
   </si>
   <si>
     <t>Альбом Принц, червоний</t>
   </si>
   <si>
     <t>Аркуш для монет Стандарт, 4х5, упаковка 10 шт</t>
   </si>
   <si>
+    <t>Аркуш для монет Стандарт, 6х7, упаковка 10 шт</t>
+  </si>
+  <si>
+    <t>Аркуш на 5 комірок Стандарт</t>
+  </si>
+  <si>
+    <t>Аркуш на 5 комірок Стандарт, упаковка 10 штук</t>
+  </si>
+  <si>
     <t>Лист для монет Стандарт, 5х6, упаковка 10 шт</t>
   </si>
   <si>
-    <t>Аркуш для монет Стандарт, 6х7, упаковка 10 шт</t>
-[...7 lines deleted...]
-  <si>
     <t>Холдер для банкнот, односторонній, 180х105 мм</t>
   </si>
   <si>
     <t>Холдер для банкнот, односторонній, 200х120 мм</t>
   </si>
   <si>
     <t>Холдер для банкноти, прозорий, 180 х 105 мм</t>
   </si>
   <si>
     <t>Холдер для банкноти, прозорий, 200 х 120 мм</t>
   </si>
   <si>
+    <t>Альбом для монет Смарт-120, бордовий</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-120, зелений</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-120, синій</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-120, червоний</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-120, чорний</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-240, зелений</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-240, червоний</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-60, бордовий</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-60, зелений</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-60, синій</t>
+  </si>
+  <si>
+    <t>Альбом для монет Смарт-60, червоний</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-T, бордовий, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-T, зелений, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-T, синій, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-T, червоний, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-T, чорний, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-Б, бордовий, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-Б, зелений, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-Б, червоний, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-Б, чорний, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Альбом Смарт-Б,синій, для зберігання 40 банкнот</t>
+  </si>
+  <si>
+    <t>Аркуш 2х2, Кінг, прозорий, упаковка 10 шт</t>
+  </si>
+  <si>
+    <t>Аркуш 2х2, Кінг, чорний</t>
+  </si>
+  <si>
+    <t>Аркуш 2х2, Кінг, чорний, упаковка 10 шт</t>
+  </si>
+  <si>
+    <t>Аркуш D32, для хранения монет в капсулах 32 мм</t>
+  </si>
+  <si>
+    <t>Аркуш D35, для хранения монет в капсулах 35 мм</t>
+  </si>
+  <si>
     <t>Аркуш на 5 комірок Kінг, упаковка 10 штук</t>
   </si>
   <si>
-    <t>Аркуш на 5 комірок Kінг</t>
-[...80 lines deleted...]
-    <t>Аркуш 2х2, Кінг, чорний, упаковка 10 шт</t>
+    <t>Альбом Квін Нова, коричневий</t>
+  </si>
+  <si>
+    <t>Альбом Квін Нова, синій</t>
+  </si>
+  <si>
+    <t>Альбом Квін Нова, червоний</t>
+  </si>
+  <si>
+    <t>Альбом Квін Нова, чорний</t>
   </si>
   <si>
     <t>Лейхттурм</t>
   </si>
   <si>
     <t>Аркуш GRANDE, 1 осередок, 5 штук</t>
   </si>
   <si>
-    <t xml:space="preserve"> Аркуш GRANDE, 2 осередки, упаковка 5 штук</t>
+    <t>Аркуш GRANDE, 2 осередки, упаковка 5 штук</t>
   </si>
   <si>
     <t>Мінгт</t>
   </si>
   <si>
-    <t>Холдер 17.5-40 мм, під скріпку, поштучно</t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> Капсула квадратна, чорна, тип C (18, 23, 28, 33, 38 мм)</t>
+    <t>Захисний пакет для банкнот, розмір 1, 50 шт</t>
+  </si>
+  <si>
+    <t>Захисний пакет для банкнот, розмір 2, 50 шт</t>
+  </si>
+  <si>
+    <t>Захисний пакет для банкнот, розмір 3, 50 шт</t>
+  </si>
+  <si>
+    <t>Захисний пакет для банкнот, розмір 4, 50 шт</t>
+  </si>
+  <si>
+    <t>Захисний пакет для банкнот, розмір 5, 50 шт</t>
+  </si>
+  <si>
+    <t>Захисний пакет для банкнот, розмір 7, 50 шт</t>
+  </si>
+  <si>
+    <t>Захисний пакет для банкнот, розмір 7.5, 50 шт</t>
+  </si>
+  <si>
+    <t>Захисний пакет для банкнот, розмір 8, 50 шт</t>
+  </si>
+  <si>
+    <t>Захисний пакет для банкнот, розмір 9, 50 шт</t>
+  </si>
+  <si>
+    <t>Капсула L, 49 мм</t>
+  </si>
+  <si>
+    <t>Капсула L, універсальна, тип C (18, 23, 28, 33, 38 мм)</t>
+  </si>
+  <si>
+    <t>Капсула M, 15 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 16 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 17 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 18 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 19 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 20 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 21 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 22 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 23 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 24 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 25 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 26 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 27 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 28 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 29 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 30 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 31 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 32 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 33 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 34 мм</t>
+  </si>
+  <si>
+    <t>Капсула M, 35 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 15 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 17 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 19 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 21 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 22 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 23 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 24 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 25 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 26 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 27 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 28 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 29 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 30 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 31 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 32 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 33 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 34 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 35 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 37 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 38 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 39 мм</t>
+  </si>
+  <si>
+    <t>Капсула S, 40 мм</t>
+  </si>
+  <si>
+    <t>Капсула квадратна, тип A (20, 25, 30, 35, 40 мм)</t>
+  </si>
+  <si>
+    <t>Капсула квадратна, тип B (19, 24, 29, 34, 39 мм)</t>
+  </si>
+  <si>
+    <t>Капсула квадратна, тип C (18, 23, 28, 33, 38 мм)</t>
+  </si>
+  <si>
+    <t>Капсула квадратна, тип D (17, 22, 27, 32, 37 мм)</t>
+  </si>
+  <si>
+    <t>Капсула квадратна, тип E (16, 21, 26, 31, 36 мм)</t>
+  </si>
+  <si>
+    <t>Капсула квадратна, чорна, тип A (20, 25, 30, 35, 40 мм)</t>
+  </si>
+  <si>
+    <t>Капсула квадратна, чорна, тип B (19, 24, 29, 34, 39 мм)</t>
+  </si>
+  <si>
+    <t>Капсула квадратна, чорна, тип C (18, 23, 28, 33, 38 мм)</t>
   </si>
   <si>
     <t>Капсула квадратна, чорна, тип D (17, 22, 27, 32, 37 мм)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Капсула квадратна, чорна, тип E (16, 21, 26, 31, 36 мм)</t>
-[...38 lines deleted...]
-    <t>Захисний пакет для банкнот, розмір 9, 50 шт</t>
+    <t>Капсула квадратна, чорна, тип E (16, 21, 26, 31, 36 мм)</t>
   </si>
   <si>
     <t>Капсула Професійна, 13.5 мм</t>
   </si>
   <si>
     <t>Капсула Професійна, 14.0 мм</t>
   </si>
   <si>
+    <t>Капсула Професійна, 17.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 19.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 19.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 20.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 21.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 21.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 22.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 22.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 23.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 23.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 24.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 24.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 25.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 25.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 26.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 26.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 27.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 27.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 28.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 28.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 29.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 29.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 30.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 31.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 31.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 32.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 32.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 33.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 34.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 35.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 36.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 37.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 37.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 38.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 38.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 39.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 39.5 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 40.0 мм</t>
+  </si>
+  <si>
+    <t>Капсула Професійна, 9.5 мм</t>
+  </si>
+  <si>
     <t>Капсула Професійна,16.0 мм</t>
   </si>
   <si>
-    <t>Капсула Професійна, 17.5 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Капсула Професійна,18.0 мм</t>
   </si>
   <si>
-    <t>Капсула Професійна, 19.0 мм</t>
-[...265 lines deleted...]
-  <si>
     <t>Рамка для монет 110 х 110, біла</t>
   </si>
   <si>
     <t>Рамка для монет 200х180, чорна</t>
   </si>
   <si>
     <t>Рамка для монет 70 х 70, біла</t>
   </si>
   <si>
     <t>Рамка для монет 90 х 90, біла, квадратна</t>
   </si>
   <si>
     <t>Рамка для монет 90 х 90, біла, кругла</t>
   </si>
   <si>
-    <t xml:space="preserve"> Тубус для зберігання монет у капсулах 17 шт х 27 мм</t>
-[...62 lines deleted...]
-    <t xml:space="preserve">  Холдер 40.0  мм, під скріпку, упаковка 50 штук</t>
+    <t>Тубус для зберігання монет у капсулах 17 шт х 27 мм</t>
+  </si>
+  <si>
+    <t>Тубус для зберігання монет у капсулах 20 шт х 30 мм</t>
+  </si>
+  <si>
+    <t>Холдер 17.5 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 17.5 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Холдер 25.0 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 25.0 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Холдер 26.5 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 26.5 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Холдер 27.5 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 29.0 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 29.0 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Холдер 31.5 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 31.5 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Холдер 33.0 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 33.0 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Холдер 35.0 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 35.0 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Холдер 37.0 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 37.0 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Холдер 40.0 мм, під скріпку</t>
+  </si>
+  <si>
+    <t>Холдер 40.0 мм, під скріпку, упаковка 50 штук</t>
+  </si>
+  <si>
+    <t>Бокс + 100 капсул для монет 19-30 мм, білі вставки</t>
   </si>
   <si>
     <t>Бокс + 100 капсул для монет 19-30 мм, чорні вставки</t>
   </si>
   <si>
-    <t>Бокс + 100 капсул для монет 19-30 мм, білі вставки</t>
-[...1 lines deleted...]
-  <si>
     <t>Кільце 10 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 15 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 16 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 17 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 18 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 18.5 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 19 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 19.5 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 20 мм, тип B</t>
@@ -968,3465 +821,3192 @@
   <si>
     <t>Кільце 29 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 29.5 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 30 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 30.5 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 31 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 31.5 мм, тип B</t>
   </si>
   <si>
     <t>Кільце 32 мм, тип B</t>
   </si>
   <si>
     <t>Органайзер для монет</t>
   </si>
   <si>
-    <t>Планшет для монет, тип A, на 2 монеты</t>
-[...5 lines deleted...]
-    <t>Планшет для монет, тип A, на 4 монеты</t>
+    <t>Планшет для монет, тип A, на 2 монети</t>
+  </si>
+  <si>
+    <t>Планшет для монет, тип A, на 3 монети</t>
+  </si>
+  <si>
+    <t>Планшет для монет, тип A, на 4 монети</t>
   </si>
   <si>
     <t>Планшет для монет, тип A, на 5 монет</t>
   </si>
   <si>
     <t>Планшет для монет, тип B, на 10 монет</t>
   </si>
   <si>
     <t>Планшет для монет, тип B, на 12 монет</t>
   </si>
   <si>
     <t>Рамка для монет 70 х 70, зелена</t>
   </si>
   <si>
-    <t>Рамка для монет 70х70, красная</t>
-[...1 lines deleted...]
-  <si>
     <t>Рамка для монет 70 х 70, помаранчева</t>
   </si>
   <si>
     <t>Рамка для монет 70 х 70, рожева</t>
   </si>
   <si>
     <t>Рамка для монет 70 х 70, синя</t>
   </si>
   <si>
+    <t>Рамка для монет 70х70, червона</t>
+  </si>
+  <si>
     <t>Рамка для монет 90 х 90, зелена, квадратна</t>
   </si>
   <si>
     <t>Рамка для монет 90 х 90, зелена, кругла</t>
   </si>
   <si>
+    <t>Рамка для монет 90 х 90, помаранчева, квадратна</t>
+  </si>
+  <si>
+    <t>Рамка для монет 90 х 90, рожева, квадратна</t>
+  </si>
+  <si>
+    <t>Рамка для монет 90 х 90, рожева, кругла</t>
+  </si>
+  <si>
+    <t>Рамка для монет 90 х 90, синя, квадратна</t>
+  </si>
+  <si>
+    <t>Рамка для монет 90 х 90, синя, кругла</t>
+  </si>
+  <si>
     <t>Рамка для монет 90 х 90, червона, квадратна</t>
   </si>
   <si>
+    <t>Рамка для монет 90 х 90, чорний, кругла</t>
+  </si>
+  <si>
+    <t>Рамка для монет 90х90, помаранчева, круглая</t>
+  </si>
+  <si>
     <t>Рамка для монет 90х90, червона, круглая</t>
   </si>
   <si>
-    <t>Рамка для монет 90 х 90, помаранчева, квадратна</t>
-[...17 lines deleted...]
-    <t>Рамка для монет 90 х 90, чорний, кругла</t>
+    <t>Аркуші 3 x 4, для зберігання монет у холдерах, упаковка 10 шт.</t>
   </si>
   <si>
     <t>Бокс + 100 квадрокапсул</t>
   </si>
   <si>
+    <t>Вставка в капсулу, біла, лист</t>
+  </si>
+  <si>
+    <t>Кільце, 12 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 14 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 15 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 16 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 17 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 17.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 18 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 18.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 19 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 19.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 20 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 21 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 21.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 22 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 22.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 23 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 23.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 24 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 24.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 25 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 25.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 26 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 26.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 27 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 27.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 28 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 28.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 29 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 29.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 30 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 31 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 31.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 32 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 32.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 33 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 33.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 34 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 34.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 35 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 35.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 36 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 36.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 37 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 37.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 38 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 38.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 39 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 39.5 мм, тип A</t>
+  </si>
+  <si>
+    <t>Кільце, 40 мм, тип A</t>
+  </si>
+  <si>
     <t>Підставка для монети, 60 мм</t>
   </si>
   <si>
-    <t>Вставка в капсулу, біла, лист</t>
-[...173 lines deleted...]
-    <t>Рамка для монет 90х90, квадратная</t>
+    <t>Тубус для зберігання монет, 21 х 94 мм</t>
+  </si>
+  <si>
+    <t>Тубус для зберігання монет, 25 х 126 мм</t>
+  </si>
+  <si>
+    <t>Тубус для зберігання монет, 29 х 98 мм</t>
+  </si>
+  <si>
+    <t>Тубус для зберігання монет, 32 х 110 мм</t>
   </si>
   <si>
     <t>Рамка для монет 90 х 90, чорна, на круглій підставці рамка</t>
   </si>
   <si>
-    <t>PCCB</t>
-[...73 lines deleted...]
-  <si>
     <t>Україна</t>
   </si>
   <si>
+    <t>Блістер для монети '100 років заснування українського ВМФ'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'День українського добровольця'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'Кіборги. Захисникам донецького аеропорту'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'КрАЗ 6322 Солдат'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'На варті життя'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'Учасникам бойових дій на території інших держав'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'День пам'яті загиблих захисників України'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'Державна прикордонна служба України'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'Повітряні сили ЗСУ'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'Десантно-штурмові війська ЗСУ'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'ЗСУ'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'Сухопутні війська ЗСУ'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'ВМС ЗСУ'</t>
+  </si>
+  <si>
+    <t>Блістер для монети 'Сили спеціальних операцій ЗСУ'</t>
+  </si>
+  <si>
     <t>Альбом для пам'ятних монет України "Чорнобиль відродження"</t>
   </si>
   <si>
-    <t>Альбом для монет 10 гривень із серії "Сили безпеки і оборони України" (27 монет)</t>
+    <t>Мішечок 90х115 мм для зберігання монет і прикрас</t>
+  </si>
+  <si>
+    <t>Альбом для серії монет Українська Держава - "Ми сильні! Ми разом!"</t>
   </si>
   <si>
     <t>Альбом під монети України в 1 гривню, 2026,</t>
   </si>
   <si>
-    <t>Альбом для серії монет Українська Держава - "Ми сильні! Ми разом!"</t>
-[...11 lines deleted...]
-    <t>25 апсар</t>
+    <t>Набір наліпок прапорів 25х25 мм для оформлення колекції</t>
+  </si>
+  <si>
+    <t>Прапори для оформлення колекції монет</t>
+  </si>
+  <si>
+    <t>Абхазія</t>
+  </si>
+  <si>
+    <t>25 апсарів</t>
   </si>
   <si>
     <t>W2</t>
   </si>
   <si>
     <t>Азербайджан</t>
   </si>
   <si>
     <t>10 манатів</t>
   </si>
   <si>
+    <t>100 манатів, перший випуск</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>1000 манатів, перший випуск</t>
+  </si>
+  <si>
+    <t>20a</t>
+  </si>
+  <si>
     <t>5 манатів, перший випуск</t>
   </si>
   <si>
-    <t>100 манатів, перший випуск</t>
-[...10 lines deleted...]
-  <si>
     <t>20 манатів</t>
   </si>
   <si>
-    <t>5 манат</t>
+    <t>5 манатів</t>
   </si>
   <si>
     <t>50 манатів</t>
   </si>
   <si>
     <t>100 манатів</t>
   </si>
   <si>
-    <t>5 манатів</t>
-[...2 lines deleted...]
-    <t>200  манатів</t>
+    <t>200 манатів</t>
   </si>
   <si>
     <t>112b</t>
   </si>
   <si>
     <t>W40</t>
   </si>
   <si>
     <t>W39b</t>
   </si>
   <si>
     <t>Албанія</t>
   </si>
   <si>
-    <t>200 леков</t>
+    <t>200 леків</t>
   </si>
   <si>
     <t>Алжир</t>
   </si>
   <si>
     <t>100, 200, 500 та 1000 динарів 1992-1998 гг., набір</t>
   </si>
   <si>
     <t>1000 динарів</t>
   </si>
   <si>
     <t>142b(2)</t>
   </si>
   <si>
     <t>1000 динарів 2019</t>
   </si>
   <si>
     <t>Ангола</t>
   </si>
   <si>
     <t>500000 кванз</t>
   </si>
   <si>
     <t>Аргентина</t>
   </si>
   <si>
     <t>20 песо, серія F (2013)</t>
   </si>
   <si>
-    <t>20 песо, серия F (2013), 6 штук</t>
-[...2 lines deleted...]
-    <t>500 песо (подпись вариант 3)</t>
+    <t>20 песо, серія F (2013), 6 штук</t>
+  </si>
+  <si>
+    <t>500 песо (підпис варіант 3)</t>
   </si>
   <si>
     <t>365(3)</t>
   </si>
   <si>
     <t>1000 песо (підпис варіант 4)</t>
   </si>
   <si>
     <t>366(4)</t>
   </si>
   <si>
     <t>1000 песо, серія A</t>
   </si>
   <si>
     <t>W367</t>
   </si>
   <si>
     <t>2000 песо</t>
   </si>
   <si>
     <t>W368a</t>
   </si>
   <si>
+    <t>Барбадос</t>
+  </si>
+  <si>
+    <t>5 доларів</t>
+  </si>
+  <si>
+    <t>Бахрейн</t>
+  </si>
+  <si>
+    <t>1 динар 1998</t>
+  </si>
+  <si>
+    <t>19b</t>
+  </si>
+  <si>
+    <t>Біафра</t>
+  </si>
+  <si>
+    <t>5 шилінгів</t>
+  </si>
+  <si>
+    <t>10 шилінгів</t>
+  </si>
+  <si>
+    <t>Білорусь</t>
+  </si>
+  <si>
+    <t>50 рублів</t>
+  </si>
+  <si>
+    <t>1000000 (1 мільйон) карбованців</t>
+  </si>
+  <si>
+    <t>10 рублів</t>
+  </si>
+  <si>
+    <t>100 рублів, без захисної нитки, 2011</t>
+  </si>
+  <si>
+    <t>26b</t>
+  </si>
+  <si>
+    <t>100000 рублів, орли на піках</t>
+  </si>
+  <si>
+    <t>100000 рублів, хрести</t>
+  </si>
+  <si>
+    <t>20 рублів</t>
+  </si>
+  <si>
+    <t>200 000 рублів 2012</t>
+  </si>
+  <si>
+    <t>50000 рублів 2010, з переривчастою захисною ниткою</t>
+  </si>
+  <si>
+    <t>32b</t>
+  </si>
+  <si>
+    <t>20000 рублів з переривчастою захисною ниткою</t>
+  </si>
+  <si>
+    <t>31b</t>
+  </si>
+  <si>
+    <t>Болгарія</t>
+  </si>
+  <si>
+    <t>10 левів</t>
+  </si>
+  <si>
+    <t>96b</t>
+  </si>
+  <si>
+    <t>20 левів</t>
+  </si>
+  <si>
+    <t>97b</t>
+  </si>
+  <si>
+    <t>5000 левів</t>
+  </si>
+  <si>
+    <t>50 левів</t>
+  </si>
+  <si>
+    <t>119c</t>
+  </si>
+  <si>
+    <t>Болівія</t>
+  </si>
+  <si>
+    <t>20 болівіано 2015, серія j</t>
+  </si>
+  <si>
+    <t>50 болівіано 2015, серія J</t>
+  </si>
+  <si>
+    <t>Бурунді</t>
+  </si>
+  <si>
+    <t>1000 франків</t>
+  </si>
+  <si>
+    <t>39d</t>
+  </si>
+  <si>
+    <t>Бутан</t>
+  </si>
+  <si>
+    <t>500 нгултрумів</t>
+  </si>
+  <si>
+    <t>33c</t>
+  </si>
+  <si>
+    <t>В'єтнам</t>
+  </si>
+  <si>
+    <t>20 000 донгів</t>
+  </si>
+  <si>
+    <t>110a</t>
+  </si>
+  <si>
+    <t>500000 донгів</t>
+  </si>
+  <si>
+    <t>124(2021)</t>
+  </si>
+  <si>
+    <t>Вануату</t>
+  </si>
+  <si>
+    <t>1000 вату 2023</t>
+  </si>
+  <si>
+    <t>13(3)</t>
+  </si>
+  <si>
+    <t>Венесуела</t>
+  </si>
+  <si>
+    <t>100000 боліварів</t>
+  </si>
+  <si>
+    <t>100b</t>
+  </si>
+  <si>
     <t>Вірменія</t>
   </si>
   <si>
-    <t>10000 рублів, ВЗ 'Орли вгору'</t>
-[...10 lines deleted...]
-  <si>
     <t>1000 драмів</t>
   </si>
   <si>
-    <t>50a</t>
-[...7 lines deleted...]
-  <si>
     <t>W61b</t>
   </si>
   <si>
-    <t>W63b</t>
-[...164 lines deleted...]
-    <t>Гайана</t>
+    <t>Гамбія</t>
+  </si>
+  <si>
+    <t>200 даласі</t>
+  </si>
+  <si>
+    <t>50 даласі</t>
+  </si>
+  <si>
+    <t>100 даласів</t>
+  </si>
+  <si>
+    <t>Гана</t>
+  </si>
+  <si>
+    <t>5 седі</t>
+  </si>
+  <si>
+    <t>38a</t>
+  </si>
+  <si>
+    <t>38b</t>
+  </si>
+  <si>
+    <t>2 седі</t>
+  </si>
+  <si>
+    <t>37Ad</t>
+  </si>
+  <si>
+    <t>38f</t>
+  </si>
+  <si>
+    <t>5 седі, 6 штук</t>
+  </si>
+  <si>
+    <t>10 седі</t>
+  </si>
+  <si>
+    <t>10 седі, 6 штук</t>
+  </si>
+  <si>
+    <t>20 седі</t>
+  </si>
+  <si>
+    <t>20 седі, 6 штук</t>
+  </si>
+  <si>
+    <t>50 седі</t>
+  </si>
+  <si>
+    <t>Гаяна</t>
   </si>
   <si>
     <t>1000 доларів</t>
   </si>
   <si>
-    <t>Гамбія</t>
-[...55 lines deleted...]
-  <si>
     <t>Гватемала</t>
   </si>
   <si>
     <t>10 кетцалів</t>
   </si>
   <si>
     <t>123e</t>
   </si>
   <si>
-    <t>Гватемали</t>
-[...1 lines deleted...]
-  <si>
     <t>20кетцалів</t>
   </si>
   <si>
     <t>124(2019)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Гватемали</t>
-[...1 lines deleted...]
-  <si>
     <t>100 кетцалів (27 травня)</t>
   </si>
   <si>
-    <t>200  кетцалів</t>
+    <t>200 кетцалів</t>
   </si>
   <si>
     <t>50 кетцалів</t>
   </si>
   <si>
     <t>125d</t>
   </si>
   <si>
     <t>Гвінея</t>
   </si>
   <si>
-    <t xml:space="preserve"> Гвінея</t>
-[...2 lines deleted...]
-    <t>20000  франків</t>
+    <t>20000 франків</t>
   </si>
   <si>
     <t>10000 франків</t>
   </si>
   <si>
-    <t>2000  франків</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> Гвінея-Бісау</t>
+    <t>2000 франків</t>
+  </si>
+  <si>
+    <t>Гвінея-Бісау</t>
   </si>
   <si>
     <t>1000 франків. (2018), CFA</t>
   </si>
   <si>
     <t>915S</t>
   </si>
   <si>
-    <t>Гвінея-Бісау</t>
-[...2 lines deleted...]
-    <t>10000  франків (2016), CFA</t>
+    <t>10000 франків (2016), CFA</t>
   </si>
   <si>
     <t>918Sp</t>
   </si>
   <si>
     <t>2000 франків (2017), CFA</t>
   </si>
   <si>
     <t>916S</t>
   </si>
   <si>
     <t>5000 франків (2017), CFA</t>
   </si>
   <si>
     <t>917S</t>
   </si>
   <si>
     <t>500 франків (2018), CFA</t>
   </si>
   <si>
     <t>919Sg</t>
   </si>
   <si>
     <t>500 франків (2018), CFA, 6 штук</t>
   </si>
   <si>
+    <t>Гернсі</t>
+  </si>
+  <si>
+    <t>5 фунтів 2023</t>
+  </si>
+  <si>
+    <t>56d</t>
+  </si>
+  <si>
+    <t>Гондурас</t>
+  </si>
+  <si>
+    <t>5 лемпір</t>
+  </si>
+  <si>
+    <t>63b1989</t>
+  </si>
+  <si>
+    <t>50 лемпір</t>
+  </si>
+  <si>
+    <t>94b</t>
+  </si>
+  <si>
+    <t>Гонконг</t>
+  </si>
+  <si>
+    <t>1 цент</t>
+  </si>
+  <si>
+    <t>Греція</t>
+  </si>
+  <si>
+    <t>5000 драхм, PMG64</t>
+  </si>
+  <si>
+    <t>103a</t>
+  </si>
+  <si>
+    <t>1 драхма</t>
+  </si>
+  <si>
+    <t>Грузія</t>
+  </si>
+  <si>
+    <t>ЗСФСР, 10 мільйонів рублів</t>
+  </si>
+  <si>
+    <t>100 000 купонів (третій випуск)</t>
+  </si>
+  <si>
+    <t>100 купонів (перший випуск)</t>
+  </si>
+  <si>
+    <t>250 купонів</t>
+  </si>
+  <si>
+    <t>43a</t>
+  </si>
+  <si>
+    <t>50000 купонів (третій випуск)</t>
+  </si>
+  <si>
+    <t>100000 купонів (без захисної нитки)</t>
+  </si>
+  <si>
+    <t>48Ab</t>
+  </si>
+  <si>
+    <t>20000 купонів</t>
+  </si>
+  <si>
+    <t>46b</t>
+  </si>
+  <si>
+    <t>20000 купонів, 6 штук</t>
+  </si>
+  <si>
+    <t>30000 купонів</t>
+  </si>
+  <si>
+    <t>30000 купонів, 6 штук</t>
+  </si>
+  <si>
+    <t>20 ларі</t>
+  </si>
+  <si>
+    <t>72a</t>
+  </si>
+  <si>
+    <t>10 ларі</t>
+  </si>
+  <si>
+    <t>71c</t>
+  </si>
+  <si>
+    <t>100 ларі</t>
+  </si>
+  <si>
+    <t>74b</t>
+  </si>
+  <si>
+    <t>72b</t>
+  </si>
+  <si>
+    <t>72c</t>
+  </si>
+  <si>
+    <t>71d</t>
+  </si>
+  <si>
+    <t>50 ларі</t>
+  </si>
+  <si>
+    <t>73d</t>
+  </si>
+  <si>
+    <t>74d</t>
+  </si>
+  <si>
+    <t>Джибуті</t>
+  </si>
+  <si>
+    <t>1000 франків 1979-2004, з мікропринтом</t>
+  </si>
+  <si>
+    <t>37e</t>
+  </si>
+  <si>
+    <t>40 франків, ювілейні</t>
+  </si>
+  <si>
+    <t>Домінікана</t>
+  </si>
+  <si>
+    <t>100 песо</t>
+  </si>
+  <si>
+    <t>184b</t>
+  </si>
+  <si>
+    <t>ДР Конго</t>
+  </si>
+  <si>
+    <t>100 франків</t>
+  </si>
+  <si>
+    <t>98c</t>
+  </si>
+  <si>
+    <t>Ефіопія</t>
+  </si>
+  <si>
+    <t>5 бирів (2009)</t>
+  </si>
+  <si>
+    <t>47h</t>
+  </si>
+  <si>
+    <t>10 бирів</t>
+  </si>
+  <si>
+    <t>10 бирів, 6 штук</t>
+  </si>
+  <si>
+    <t>200 бирів</t>
+  </si>
+  <si>
+    <t>Євросоюз</t>
+  </si>
+  <si>
+    <t>100 євро</t>
+  </si>
+  <si>
+    <t>18n</t>
+  </si>
+  <si>
+    <t>Єгипет</t>
+  </si>
+  <si>
+    <t>25 піастрів</t>
+  </si>
+  <si>
+    <t>42b</t>
+  </si>
+  <si>
+    <t>10 фунтів</t>
+  </si>
+  <si>
+    <t>46c</t>
+  </si>
+  <si>
+    <t>20 фунтів</t>
+  </si>
+  <si>
+    <t>50 фунтів</t>
+  </si>
+  <si>
+    <t>Ємен</t>
+  </si>
+  <si>
+    <t>1000 ріалів</t>
+  </si>
+  <si>
+    <t>36c</t>
+  </si>
+  <si>
+    <t>100 ріалів</t>
+  </si>
+  <si>
+    <t>Заїр</t>
+  </si>
+  <si>
+    <t>500 заїрів</t>
+  </si>
+  <si>
+    <t>30b</t>
+  </si>
+  <si>
+    <t>100000 заїрів</t>
+  </si>
+  <si>
+    <t>Замбія</t>
+  </si>
+  <si>
+    <t>10 квач</t>
+  </si>
+  <si>
+    <t>100 квач</t>
+  </si>
+  <si>
+    <t>61b</t>
+  </si>
+  <si>
+    <t>10 квач, 6 штук</t>
+  </si>
+  <si>
+    <t>2 квачі, 6 штук</t>
+  </si>
+  <si>
+    <t>20 квачів</t>
+  </si>
+  <si>
+    <t>59c</t>
+  </si>
+  <si>
+    <t>20 квачів, 6 штук</t>
+  </si>
+  <si>
+    <t>5 квачів</t>
+  </si>
+  <si>
+    <t>5 квачів, 6 штук</t>
+  </si>
+  <si>
+    <t>Набор 2, 5, 10 і 20 квач</t>
+  </si>
+  <si>
+    <t>Зімбабве</t>
+  </si>
+  <si>
+    <t>200000 доларів</t>
+  </si>
+  <si>
+    <t>50 мільйонів доларів, чек на пред'явника</t>
+  </si>
+  <si>
+    <t>500 мільйонів доларів, чек на пред'явника</t>
+  </si>
+  <si>
+    <t>50000 доларів</t>
+  </si>
+  <si>
+    <t>10 доларів</t>
+  </si>
+  <si>
+    <t>10 доларів, 6 штук</t>
+  </si>
+  <si>
+    <t>20 доларів, 6 штук</t>
+  </si>
+  <si>
+    <t>Індія</t>
+  </si>
+  <si>
+    <t>1000 рупій</t>
+  </si>
+  <si>
+    <t>107r</t>
+  </si>
+  <si>
+    <t>500 рупій, літера E</t>
+  </si>
+  <si>
+    <t>114b</t>
+  </si>
+  <si>
+    <t>500 рупій, літера M</t>
+  </si>
+  <si>
+    <t>Індонезія</t>
+  </si>
+  <si>
+    <t>1 сен</t>
+  </si>
+  <si>
+    <t>20000 рупій</t>
+  </si>
+  <si>
+    <t>158(2021)</t>
+  </si>
+  <si>
+    <t>75000 рупій</t>
+  </si>
+  <si>
+    <t>Іран</t>
+  </si>
+  <si>
+    <t>50 ріалів, чорний оверпринт</t>
+  </si>
+  <si>
+    <t>111a</t>
+  </si>
+  <si>
+    <t>200 ріалів</t>
+  </si>
+  <si>
+    <t>127a</t>
+  </si>
+  <si>
+    <t>5000 ріалів, Супутник, 6 штук</t>
+  </si>
+  <si>
+    <t>150a</t>
+  </si>
+  <si>
+    <t>50000 ріалів '80 років Університету Тегерана', 2014</t>
+  </si>
+  <si>
+    <t>155(2)</t>
+  </si>
+  <si>
+    <t>50000 ріалів '80 років Університету Тегерана', 6 штук</t>
+  </si>
+  <si>
+    <t>50000 ріалів</t>
+  </si>
+  <si>
+    <t>50000 ріалів, 6 штук</t>
+  </si>
+  <si>
+    <t>Йорданія</t>
+  </si>
+  <si>
+    <t>10 динарів</t>
+  </si>
+  <si>
+    <t>W41</t>
+  </si>
+  <si>
+    <t>Кабо-Верде</t>
+  </si>
+  <si>
+    <t>1000 ескудо</t>
+  </si>
+  <si>
+    <t>500 ескудо</t>
+  </si>
+  <si>
+    <t>200 ескудо</t>
+  </si>
+  <si>
+    <t>68a</t>
+  </si>
+  <si>
+    <t>Казахстан</t>
+  </si>
+  <si>
+    <t>1 тенге</t>
+  </si>
+  <si>
+    <t>1 тенге, 6 штук</t>
+  </si>
+  <si>
+    <t>500 тенге, орнамент у срібній розетці</t>
+  </si>
+  <si>
+    <t>21a</t>
+  </si>
+  <si>
+    <t>10000 тенге, Сайденов</t>
+  </si>
+  <si>
+    <t>500 тенге Келімбетов (2015)</t>
+  </si>
+  <si>
+    <t>5000 тенге з ПОМИЛОЮ</t>
+  </si>
+  <si>
+    <t>32a</t>
+  </si>
+  <si>
+    <t>2000 тенге, Азіатські зимові ігри</t>
+  </si>
+  <si>
+    <t>5000 тенге, Келімбетов</t>
+  </si>
+  <si>
+    <t>10000 тенге, Келімбетов</t>
+  </si>
+  <si>
+    <t>43(2)</t>
+  </si>
+  <si>
+    <t>Камбоджа</t>
+  </si>
+  <si>
+    <t>2000 рієлів</t>
+  </si>
+  <si>
+    <t>200 рієлів</t>
+  </si>
+  <si>
+    <t>42b(1)</t>
+  </si>
+  <si>
+    <t>200 рієлів, 6 штук</t>
+  </si>
+  <si>
+    <t>50000 рієлів</t>
+  </si>
+  <si>
+    <t>49b2</t>
+  </si>
+  <si>
+    <t>5000 рієлів</t>
+  </si>
+  <si>
+    <t>55d</t>
+  </si>
+  <si>
+    <t>1000 рієлів</t>
+  </si>
+  <si>
+    <t>20000 рієлів</t>
+  </si>
+  <si>
+    <t>Камерун</t>
+  </si>
+  <si>
+    <t>500 франків CAS</t>
+  </si>
+  <si>
+    <t>206Ue</t>
+  </si>
+  <si>
+    <t>500 франків CAS, 6 штук</t>
+  </si>
+  <si>
+    <t>Катар</t>
+  </si>
+  <si>
+    <t>10 рієлів</t>
+  </si>
+  <si>
+    <t>Кенія</t>
+  </si>
+  <si>
+    <t>100 шилінгів</t>
+  </si>
+  <si>
+    <t>500 шилінгів</t>
+  </si>
+  <si>
+    <t>50e</t>
+  </si>
+  <si>
+    <t>Киргизстан</t>
+  </si>
+  <si>
+    <t>1 тийин, серія CH</t>
+  </si>
+  <si>
+    <t>1a</t>
+  </si>
+  <si>
+    <t>5 сомів</t>
+  </si>
+  <si>
+    <t>7a</t>
+  </si>
+  <si>
+    <t>Набір банкнот 1, 5, 10, 20, 50 та 100 сомів.</t>
+  </si>
+  <si>
+    <t>Набір 1997-2002 1, 5, 10, 20, 50, 100, 200, 500 і 1000 сомів</t>
+  </si>
+  <si>
+    <t>13a</t>
+  </si>
+  <si>
+    <t>1 сом</t>
+  </si>
+  <si>
+    <t>1 сом, 6 штук</t>
+  </si>
+  <si>
+    <t>200 сомів</t>
+  </si>
+  <si>
+    <t>Ювілейний комплект 100 та 200 сомів у буклеті (2014)</t>
+  </si>
+  <si>
+    <t>1000 сомів</t>
+  </si>
+  <si>
+    <t>29a</t>
+  </si>
+  <si>
+    <t>27a</t>
+  </si>
+  <si>
+    <t>500 сомів</t>
+  </si>
+  <si>
+    <t>28a</t>
+  </si>
+  <si>
+    <t>29a(2016)</t>
+  </si>
+  <si>
+    <t>27b</t>
+  </si>
+  <si>
+    <t>28b</t>
+  </si>
+  <si>
+    <t>5000 сомів</t>
+  </si>
+  <si>
+    <t>30a(2016)</t>
+  </si>
+  <si>
+    <t>Набір 200, 500 та 1000 сомів</t>
+  </si>
+  <si>
+    <t>Китай</t>
+  </si>
+  <si>
+    <t>5 фін</t>
+  </si>
+  <si>
+    <t>862b(2)</t>
+  </si>
+  <si>
+    <t>Колумбія</t>
+  </si>
+  <si>
+    <t>1 песо</t>
+  </si>
+  <si>
+    <t>404b</t>
+  </si>
+  <si>
+    <t>5000 песо</t>
+  </si>
+  <si>
+    <t>435b</t>
+  </si>
+  <si>
+    <t>445b</t>
+  </si>
+  <si>
+    <t>10000 песо</t>
+  </si>
+  <si>
+    <t>20000 песо</t>
+  </si>
+  <si>
+    <t>461a</t>
+  </si>
+  <si>
+    <t>459a</t>
+  </si>
+  <si>
+    <t>Конго</t>
+  </si>
+  <si>
+    <t>102Cg</t>
+  </si>
+  <si>
+    <t>Корея</t>
+  </si>
+  <si>
+    <t>50 вер</t>
+  </si>
+  <si>
+    <t>Кот-д'Івуар</t>
+  </si>
+  <si>
+    <t>111Ak</t>
+  </si>
+  <si>
+    <t>CFA, 500 франків (2023)</t>
+  </si>
+  <si>
+    <t>119A(2023)</t>
+  </si>
+  <si>
+    <t>CFA, 1000 франків, 6 штук</t>
+  </si>
+  <si>
+    <t>115A(2023)</t>
+  </si>
+  <si>
+    <t>CFA, 10000 франків</t>
+  </si>
+  <si>
+    <t>118A(2023)</t>
+  </si>
+  <si>
+    <t>CFA, 1000франків</t>
+  </si>
+  <si>
+    <t>CFA, 2000 франків.</t>
+  </si>
+  <si>
+    <t>116A(2023)</t>
+  </si>
+  <si>
+    <t>CFA, 500 франків, 6 штук</t>
+  </si>
+  <si>
+    <t>CFA, 5000 франків</t>
+  </si>
+  <si>
+    <t>117A(2023)</t>
+  </si>
+  <si>
+    <t>Набор 500, 1000, 2000, 5000, 10000 франків.</t>
+  </si>
+  <si>
+    <t>Куба</t>
+  </si>
+  <si>
+    <t>102c</t>
+  </si>
+  <si>
+    <t>200 песо</t>
+  </si>
+  <si>
+    <t>500 песо</t>
+  </si>
+  <si>
+    <t>10 песо</t>
+  </si>
+  <si>
+    <t>117q</t>
+  </si>
+  <si>
+    <t>20 песо</t>
+  </si>
+  <si>
+    <t>122j</t>
+  </si>
+  <si>
+    <t>50 песо</t>
+  </si>
+  <si>
+    <t>123j</t>
+  </si>
+  <si>
+    <t>100 песо, 6 штук</t>
+  </si>
+  <si>
+    <t>50 песо, 6 штук</t>
+  </si>
+  <si>
+    <t>130(2022)</t>
+  </si>
+  <si>
+    <t>Кувейт</t>
+  </si>
+  <si>
+    <t>1 динар 1994, підписи №15</t>
+  </si>
+  <si>
+    <t>25g</t>
+  </si>
+  <si>
+    <t>Лаос</t>
+  </si>
+  <si>
+    <t>500 кіпов</t>
+  </si>
+  <si>
+    <t>31a</t>
+  </si>
+  <si>
+    <t>50000 кіпов</t>
+  </si>
+  <si>
+    <t>2000 кіпов</t>
+  </si>
+  <si>
+    <t>2000 кіпов, 6 штук</t>
+  </si>
+  <si>
+    <t>20000 кіпов 2022</t>
+  </si>
+  <si>
+    <t>W41C</t>
+  </si>
+  <si>
+    <t>Латвія</t>
+  </si>
+  <si>
+    <t>5 латів</t>
+  </si>
+  <si>
+    <t>49b</t>
+  </si>
+  <si>
+    <t>Лесото</t>
+  </si>
+  <si>
+    <t>100 малоті</t>
+  </si>
+  <si>
+    <t>19e</t>
+  </si>
+  <si>
+    <t>50 малоті</t>
+  </si>
+  <si>
+    <t>23a</t>
+  </si>
+  <si>
+    <t>Литва</t>
+  </si>
+  <si>
+    <t>10 талонів</t>
+  </si>
+  <si>
+    <t>100 талонів</t>
+  </si>
+  <si>
+    <t>Ліберія</t>
+  </si>
+  <si>
+    <t>500 доларів</t>
+  </si>
+  <si>
+    <t>100 доларів</t>
+  </si>
+  <si>
+    <t>35b</t>
+  </si>
+  <si>
+    <t>100 доларів, 6 штук</t>
+  </si>
+  <si>
+    <t>36b</t>
+  </si>
+  <si>
+    <t>W41b</t>
+  </si>
+  <si>
+    <t>Ліван</t>
+  </si>
+  <si>
+    <t>10 ліврів</t>
+  </si>
+  <si>
+    <t>63f</t>
+  </si>
+  <si>
+    <t>1000 ліврів</t>
+  </si>
+  <si>
+    <t>84a</t>
+  </si>
+  <si>
+    <t>20000 ліврів, заміщення (99)</t>
+  </si>
+  <si>
+    <t>10000 ліврів</t>
+  </si>
+  <si>
+    <t>92b</t>
+  </si>
+  <si>
+    <t>10000 ліврів, 6 штук</t>
+  </si>
+  <si>
+    <t>5000 ліврів, 6 штук</t>
+  </si>
+  <si>
+    <t>91b</t>
+  </si>
+  <si>
+    <t>90c</t>
+  </si>
+  <si>
+    <t>1000 ліврів, 6 штук</t>
+  </si>
+  <si>
+    <t>100000 (100 тисяч) ліврів</t>
+  </si>
+  <si>
+    <t>95c</t>
+  </si>
+  <si>
+    <t>100000 ліврів</t>
+  </si>
+  <si>
+    <t>Лівія</t>
+  </si>
+  <si>
+    <t>5 динарів</t>
+  </si>
+  <si>
+    <t>М'янма</t>
+  </si>
+  <si>
+    <t>100 к'ят 1996, 6 штук</t>
+  </si>
+  <si>
+    <t>100 к'ятів 1996, з переривчастою смугою</t>
+  </si>
+  <si>
+    <t>1000 к'ят</t>
+  </si>
+  <si>
+    <t>1000 к'ят, 6 штук</t>
+  </si>
+  <si>
+    <t>200 к'ят</t>
+  </si>
+  <si>
+    <t>200 к'ят, 6 штук</t>
+  </si>
+  <si>
+    <t>500 к'ят</t>
+  </si>
+  <si>
+    <t>500 к'ят, 6 штук</t>
+  </si>
+  <si>
+    <t>10000 к'ятів</t>
+  </si>
+  <si>
+    <t>5000 к'ят</t>
+  </si>
+  <si>
+    <t>Маврикій</t>
+  </si>
+  <si>
+    <t>63a</t>
+  </si>
+  <si>
+    <t>100 рупій</t>
+  </si>
+  <si>
+    <t>200 рупій</t>
+  </si>
+  <si>
+    <t>Мавританія</t>
+  </si>
+  <si>
+    <t>200 угія</t>
+  </si>
+  <si>
+    <t>500 угія</t>
+  </si>
+  <si>
+    <t>Макао</t>
+  </si>
+  <si>
+    <t>10 патак BNU, 'Рік коня'</t>
+  </si>
+  <si>
+    <t>10 патак BOC, 'Рік коня'</t>
+  </si>
+  <si>
+    <t>10 паток BNU, 'Рік кози'</t>
+  </si>
+  <si>
+    <t>Македонія</t>
+  </si>
+  <si>
+    <t>22a</t>
+  </si>
+  <si>
+    <t>100 динарів</t>
+  </si>
+  <si>
+    <t>16f</t>
+  </si>
+  <si>
+    <t>16h</t>
+  </si>
+  <si>
+    <t>16k</t>
+  </si>
+  <si>
+    <t>22 new</t>
+  </si>
+  <si>
+    <t>50 динарів, 6 штук</t>
+  </si>
+  <si>
+    <t>Малаві</t>
+  </si>
+  <si>
+    <t>50 квач</t>
+  </si>
+  <si>
+    <t>45b</t>
+  </si>
+  <si>
+    <t>64(2020)</t>
+  </si>
+  <si>
+    <t>1000 квач</t>
+  </si>
+  <si>
+    <t>67e</t>
+  </si>
+  <si>
+    <t>Марокко</t>
+  </si>
+  <si>
+    <t>100 дирхамів</t>
+  </si>
+  <si>
+    <t>20 дирхамів (2013)</t>
+  </si>
+  <si>
+    <t>200 дирхамів</t>
+  </si>
+  <si>
+    <t>50 дирхамів (2013)</t>
+  </si>
+  <si>
+    <t>Набір 20, 50, 100, 200 дирхамів 2012 року</t>
+  </si>
+  <si>
+    <t>Мексика</t>
+  </si>
+  <si>
+    <t>5 песо</t>
+  </si>
+  <si>
+    <t>60h</t>
+  </si>
+  <si>
+    <t>W137</t>
+  </si>
+  <si>
+    <t>1000 песо</t>
+  </si>
+  <si>
+    <t>Молдова</t>
+  </si>
+  <si>
+    <t>5000 купонів</t>
+  </si>
+  <si>
+    <t>1 лей</t>
+  </si>
+  <si>
+    <t>8g</t>
+  </si>
+  <si>
+    <t>8i</t>
+  </si>
+  <si>
+    <t>200 леїв, пам'ятні</t>
+  </si>
+  <si>
+    <t>10 леїв</t>
+  </si>
+  <si>
+    <t>100 леїв 2024, Анка Драгу</t>
+  </si>
+  <si>
+    <t>25c</t>
+  </si>
+  <si>
+    <t>100 леїв, Октавіан Армашу, 2020</t>
+  </si>
+  <si>
+    <t>25(2)</t>
+  </si>
+  <si>
+    <t>20 леїв</t>
+  </si>
+  <si>
+    <t>200 леїв, Октавіан Армашу, 2020</t>
+  </si>
+  <si>
+    <t>26(2)</t>
+  </si>
+  <si>
+    <t>200 лей, 2024, підпис Анка Драгу</t>
+  </si>
+  <si>
+    <t>26c</t>
+  </si>
+  <si>
+    <t>5 леїв</t>
+  </si>
+  <si>
+    <t>50 леїв, 2025</t>
+  </si>
+  <si>
+    <t>22b</t>
+  </si>
+  <si>
+    <t>50 леїв, Октавіан Армашу, 2020</t>
+  </si>
+  <si>
+    <t>500 леїв, Октавіан Армашу, 2020</t>
+  </si>
+  <si>
+    <t>27(2)</t>
+  </si>
+  <si>
+    <t>500 лей, 2024, підпис Анка Драгу</t>
+  </si>
+  <si>
+    <t>27c</t>
+  </si>
+  <si>
+    <t>Монголія</t>
+  </si>
+  <si>
+    <t>5000 тугриків</t>
+  </si>
+  <si>
+    <t>68b</t>
+  </si>
+  <si>
+    <t>100 тугриків</t>
+  </si>
+  <si>
+    <t>65b</t>
+  </si>
+  <si>
+    <t>10000 тугриків</t>
+  </si>
+  <si>
+    <t>69b</t>
+  </si>
+  <si>
+    <t>50 тугриків</t>
+  </si>
+  <si>
+    <t>64c</t>
+  </si>
+  <si>
+    <t>50 тугриків, 6 штук</t>
+  </si>
+  <si>
+    <t>68c</t>
+  </si>
+  <si>
+    <t>68d</t>
+  </si>
+  <si>
+    <t>Нігерія</t>
+  </si>
+  <si>
+    <t>10 найрів, БРАК, недодрук</t>
+  </si>
+  <si>
+    <t>33a</t>
+  </si>
+  <si>
+    <t>Нікарагуа</t>
+  </si>
+  <si>
+    <t>200 кордоб</t>
+  </si>
+  <si>
     <t>Німеччина</t>
   </si>
   <si>
     <t>50 марок</t>
   </si>
   <si>
-    <t>49b</t>
-[...1 lines deleted...]
-  <si>
     <t>5 марок (літера Z)</t>
   </si>
   <si>
     <t>56b</t>
   </si>
   <si>
-    <t>Reichsbahn, 500.000.000 марок (500 миллионов)</t>
+    <t>Reichsbahn, 500.000.000 марок (500 мільйонів)</t>
   </si>
   <si>
     <t>S1019</t>
   </si>
   <si>
-    <t>5 рентмарок</t>
-[...926 lines deleted...]
-    <t>22 new</t>
+    <t>5 рентенмарок</t>
+  </si>
+  <si>
+    <t>Об'єднані Арабські Емірати</t>
+  </si>
+  <si>
+    <t>10 дирхамів</t>
+  </si>
+  <si>
+    <t>10 дирхамів, 6 штук</t>
+  </si>
+  <si>
+    <t>20 дирхамів</t>
+  </si>
+  <si>
+    <t>28c</t>
+  </si>
+  <si>
+    <t>Оман</t>
+  </si>
+  <si>
+    <t>1 ріал</t>
+  </si>
+  <si>
+    <t>Пакистан</t>
+  </si>
+  <si>
+    <t>500 рупій</t>
+  </si>
+  <si>
+    <t>49A(2021)</t>
+  </si>
+  <si>
+    <t>20 рупій</t>
+  </si>
+  <si>
+    <t>55(2022-1)</t>
+  </si>
+  <si>
+    <t>75 рупій</t>
+  </si>
+  <si>
+    <t>W56(2)</t>
+  </si>
+  <si>
+    <t>Парагвай</t>
+  </si>
+  <si>
+    <t>10000 гуарані</t>
+  </si>
+  <si>
+    <t>224b</t>
+  </si>
+  <si>
+    <t>5000 гуарані</t>
+  </si>
+  <si>
+    <t>223a</t>
+  </si>
+  <si>
+    <t>20000 гуарані</t>
+  </si>
+  <si>
+    <t>230c</t>
+  </si>
+  <si>
+    <t>50000 гуарані, серія F</t>
+  </si>
+  <si>
+    <t>232c</t>
+  </si>
+  <si>
+    <t>5000 Гуарані</t>
+  </si>
+  <si>
+    <t>234d</t>
+  </si>
+  <si>
+    <t>Перу</t>
+  </si>
+  <si>
+    <t>10 нових солей</t>
+  </si>
+  <si>
+    <t>10 солів</t>
+  </si>
+  <si>
+    <t>Південний Судан</t>
+  </si>
+  <si>
+    <t>100 фунтів</t>
+  </si>
+  <si>
+    <t>1000 фунтів</t>
+  </si>
+  <si>
+    <t>W17</t>
+  </si>
+  <si>
+    <t>500 фунтів</t>
+  </si>
+  <si>
+    <t>16(2020)</t>
+  </si>
+  <si>
+    <t>Польща</t>
+  </si>
+  <si>
+    <t>100 злотих</t>
+  </si>
+  <si>
+    <t>Придністров'я</t>
+  </si>
+  <si>
+    <t>50 рублів, марка на 50 1992</t>
+  </si>
+  <si>
+    <t>10 рублів, купон</t>
+  </si>
+  <si>
+    <t>1000 рублів</t>
+  </si>
+  <si>
+    <t>1 рубль</t>
+  </si>
+  <si>
+    <t>34a</t>
+  </si>
+  <si>
+    <t>100 рублів, серія АА, номер 1-1000</t>
+  </si>
+  <si>
+    <t>25 рублів, серія АА, номер 1-1000</t>
+  </si>
+  <si>
+    <t>50 рублів, серія АА, номер 1-1000</t>
+  </si>
+  <si>
+    <t>Набір 25, 50, 100 рублів, серія АА, номери 1-1000</t>
+  </si>
+  <si>
+    <t>Набір банкнот 2004-2007 гв</t>
+  </si>
+  <si>
+    <t>40b</t>
+  </si>
+  <si>
+    <t>1 рубль, модифікація 2012</t>
+  </si>
+  <si>
+    <t>10 рублів, без модифікацій</t>
+  </si>
+  <si>
+    <t>10 рублів, модифікація 2012</t>
+  </si>
+  <si>
+    <t>44b</t>
+  </si>
+  <si>
+    <t>25 рублів, модифікація 2012</t>
+  </si>
+  <si>
+    <t>5 рублей, модифікація 2012</t>
+  </si>
+  <si>
+    <t>43b</t>
+  </si>
+  <si>
+    <t>5 рублів, без модифікацій</t>
+  </si>
+  <si>
+    <t>Комплект 25 років Придністровській Молдавській Республіці</t>
+  </si>
+  <si>
+    <t>Комплект 70 років Перемоги</t>
+  </si>
+  <si>
+    <t>1 рубль, 25 років придністровському рублю, у буклеті</t>
+  </si>
+  <si>
+    <t>1 рубль '100 років золотому червінцю', в буклеті</t>
+  </si>
+  <si>
+    <t>W69A</t>
+  </si>
+  <si>
+    <t>Росія, Громадянська війна</t>
+  </si>
+  <si>
+    <t>Одеса, 25 рублів з водяним знаком</t>
+  </si>
+  <si>
+    <t>Сибірський тимчасовий уряд 10 рублів</t>
+  </si>
+  <si>
+    <t>Сибірський тимчасовий уряд, 1, 5 і 10 рублів</t>
+  </si>
+  <si>
+    <t>Урал, 1 рубль</t>
+  </si>
+  <si>
+    <t>Росія, купони</t>
+  </si>
+  <si>
+    <t>Державна 4% рента, купон 1 рубль, строковий</t>
+  </si>
+  <si>
+    <t>4 1/2% Державна позика 1905, купон 10 рублів 41 3/4 копійки, строковий</t>
+  </si>
+  <si>
+    <t>Каса міського та земського кредиту 1915-1922. Зразки. Набір з 5 купонів.</t>
+  </si>
+  <si>
+    <t>4 1/2% Державна позика 1905, купон 5 рублів 20 7/8 копійки</t>
+  </si>
+  <si>
+    <t>Росія, РРФСР</t>
+  </si>
+  <si>
+    <t>5000 рублів, з помилкою PROLETAPIER</t>
+  </si>
+  <si>
+    <t>113x</t>
+  </si>
+  <si>
+    <t>10 рублів, перша емісія (Дюков)</t>
+  </si>
+  <si>
+    <t>100 рублів, друга емісія, ВЗ зірки</t>
+  </si>
+  <si>
+    <t>168b</t>
+  </si>
+  <si>
+    <t>25 рублів, друга емісія, ВЗ куточки</t>
+  </si>
+  <si>
+    <t>166a</t>
+  </si>
+  <si>
+    <t>25 рублів, перша емісія</t>
+  </si>
+  <si>
+    <t>250 рублів</t>
+  </si>
+  <si>
+    <t>5 рублів, друга емісія</t>
+  </si>
+  <si>
+    <t>50 рублів, друга емісія, ВЗ куточки</t>
+  </si>
+  <si>
+    <t>167a</t>
+  </si>
+  <si>
+    <t>500 рублів</t>
+  </si>
+  <si>
+    <t>Руанда</t>
+  </si>
+  <si>
+    <t>5000 франків</t>
+  </si>
+  <si>
+    <t>Самоа</t>
+  </si>
+  <si>
+    <t>5 тала</t>
+  </si>
+  <si>
+    <t>33b</t>
+  </si>
+  <si>
+    <t>5 тала, 6 штук</t>
+  </si>
+  <si>
+    <t>W47</t>
+  </si>
+  <si>
+    <t>Сан-Томе і Принсіпі</t>
+  </si>
+  <si>
+    <t>50000 добрий (одна захисна смужка)</t>
+  </si>
+  <si>
+    <t>20000 добрий</t>
+  </si>
+  <si>
+    <t>67d</t>
+  </si>
+  <si>
+    <t>100000 (100 тисяч) добрий</t>
+  </si>
+  <si>
+    <t>69c</t>
+  </si>
+  <si>
+    <t>20000 добр</t>
+  </si>
+  <si>
+    <t>50000 добр</t>
+  </si>
+  <si>
+    <t>68e</t>
+  </si>
+  <si>
+    <t>10 добр</t>
+  </si>
+  <si>
+    <t>W77</t>
+  </si>
+  <si>
+    <t>5 добр</t>
+  </si>
+  <si>
+    <t>W76</t>
+  </si>
+  <si>
+    <t>Саудівська Аравія</t>
+  </si>
+  <si>
+    <t>20 ріалів, 'Століття Королівства'</t>
+  </si>
+  <si>
+    <t>Сенегал</t>
+  </si>
+  <si>
+    <t>1000 франків 2012, CFA</t>
+  </si>
+  <si>
+    <t>715Kl</t>
+  </si>
+  <si>
+    <t>Сербія</t>
   </si>
   <si>
     <t>50 динарів</t>
   </si>
   <si>
-    <t>50 динарів, 6  штук</t>
-[...562 lines deleted...]
-  <si>
     <t>56a</t>
   </si>
   <si>
-    <t>50 динаров, 6 штук</t>
-[...8 lines deleted...]
-    <t>5 долларов 2022 (звезда)</t>
+    <t>Сирія</t>
+  </si>
+  <si>
+    <t>111b</t>
+  </si>
+  <si>
+    <t>1000 фунтів, 6 штук</t>
+  </si>
+  <si>
+    <t>200 фунтів</t>
+  </si>
+  <si>
+    <t>110c</t>
+  </si>
+  <si>
+    <t>500 фунтів, 6 штук</t>
+  </si>
+  <si>
+    <t>1000 фунтів 2013</t>
+  </si>
+  <si>
+    <t>5000 фунтів 2021</t>
+  </si>
+  <si>
+    <t>Сінгапур</t>
+  </si>
+  <si>
+    <t>2 долари, BA BANKNOTE</t>
+  </si>
+  <si>
+    <t>5 доларів 2022 (зірка)</t>
   </si>
   <si>
     <t>47g</t>
   </si>
   <si>
-    <t>Сирия</t>
-[...35 lines deleted...]
-    <t>500 толаров</t>
+    <t>Словенія</t>
+  </si>
+  <si>
+    <t>50 толарів</t>
+  </si>
+  <si>
+    <t>500 толарів</t>
   </si>
   <si>
     <t>16c</t>
   </si>
   <si>
-    <t>Соломоновы острова</t>
-[...2 lines deleted...]
-    <t>20 долларов</t>
+    <t>Соломонові острови</t>
+  </si>
+  <si>
+    <t>20 доларів</t>
   </si>
   <si>
     <t>28(1)</t>
   </si>
   <si>
-    <t>Сомалиленд</t>
-[...2 lines deleted...]
-    <t>500 шиллингов</t>
+    <t>Сомаліленд</t>
   </si>
   <si>
     <t>6h</t>
   </si>
   <si>
-    <t>5000 шиллингов</t>
-[...5 lines deleted...]
-    <t>СССР</t>
+    <t>СРСР</t>
   </si>
   <si>
     <t>222a</t>
   </si>
   <si>
-    <t>10 рублей для военной торговли</t>
+    <t>10 рублів для військової торгівлі</t>
   </si>
   <si>
     <t>M19</t>
   </si>
   <si>
-    <t>20 рублей для военной торговли</t>
+    <t>20 рублів для військової торгівлі</t>
   </si>
   <si>
     <t>M20</t>
   </si>
   <si>
-    <t>50 рублей для военной торговли</t>
+    <t>50 рублів для військової торгівлі</t>
   </si>
   <si>
     <t>M21</t>
   </si>
   <si>
-    <t>СССР, Заменители валюты</t>
-[...74 lines deleted...]
-    <t>Круизные чеки 5, 10, 50 копеек и 1 рубль</t>
+    <t>СРСР, замінники валюти</t>
+  </si>
+  <si>
+    <t>ВнешПосылТорг, 10 копійок, синя смуга</t>
+  </si>
+  <si>
+    <t>ВнешПосылТорг, 2 копійки, жовта смуга</t>
+  </si>
+  <si>
+    <t>ВнешПосылТорг, 5 копійок, жовта смуга</t>
+  </si>
+  <si>
+    <t>ВнешПосылТорг, 5 копійок, синя смуга</t>
+  </si>
+  <si>
+    <t>ВнешПосылТорг, 1 копійка, жовта смуга</t>
+  </si>
+  <si>
+    <t>ВнешПосылТорг, 10 копійок</t>
+  </si>
+  <si>
+    <t>ВнешПосылТорг, 2 копійки, синя смуга</t>
+  </si>
+  <si>
+    <t>ТоргМорТранс, 2 копійки, з якорем</t>
+  </si>
+  <si>
+    <t>ТоргМорТранс, 5 копійок, без якоря</t>
+  </si>
+  <si>
+    <t>ТоргМорТранс, 10 копійок</t>
+  </si>
+  <si>
+    <t>ТоргМорТранс, 5 копійок, серія А, без якоря</t>
+  </si>
+  <si>
+    <t>ТоргМорТранс, 50 копійок</t>
+  </si>
+  <si>
+    <t>ТоргМорТранс, набір 5 і 10 копійок, з однієї книжки</t>
+  </si>
+  <si>
+    <t>ТоргМорТранс, 1 копійка, серія А, з якорем</t>
+  </si>
+  <si>
+    <t>Круїзний чек, 1 копійка</t>
+  </si>
+  <si>
+    <t>5 і 10 копійок Торгмортранс, 1-й випуск, з однієї книжки</t>
+  </si>
+  <si>
+    <t>Чеки ВПТ, серії Д, 1, 5, 10, 20, 50 копійок і 1 рубль</t>
+  </si>
+  <si>
+    <t>Дорожній чек, 100 рублів</t>
+  </si>
+  <si>
+    <t>Круїзний чек, 2 копійки</t>
+  </si>
+  <si>
+    <t>Круїзні чеки 1, 2, 5 і 10 копійок</t>
+  </si>
+  <si>
+    <t>ТоргМорТранс, 5, 10, 50 копійок і 1 рубль, серія А</t>
+  </si>
+  <si>
+    <t>Дорожній чек, 50 рублів, Світличний, погашений</t>
+  </si>
+  <si>
+    <t>Дорожній чек, 50 рублів, Світличний, погашений, з купоном</t>
+  </si>
+  <si>
+    <t>Дорожній чек, 20 рублів, Світличний, погашений, з купоном</t>
+  </si>
+  <si>
+    <t>Круїзні чеки 5, 10, 50 копійок і 1 рубль</t>
   </si>
   <si>
     <t>Судан</t>
   </si>
   <si>
-    <t>5 динаров</t>
-[...1 lines deleted...]
-  <si>
     <t>51a</t>
   </si>
   <si>
-    <t>100 фунтов</t>
-[...2 lines deleted...]
-    <t>200 фунтов 2020</t>
+    <t>200 фунтів 2020</t>
   </si>
   <si>
     <t>Суринам</t>
   </si>
   <si>
-    <t>1000 гульденов</t>
+    <t>1000 гульденів</t>
   </si>
   <si>
     <t>141b</t>
   </si>
   <si>
-    <t>10 долларов</t>
-[...4 lines deleted...]
-  <si>
     <t>163c</t>
   </si>
   <si>
     <t>США</t>
   </si>
   <si>
-    <t>100 долларов, номер 00000882</t>
-[...5 lines deleted...]
-    <t>2000 леонов</t>
+    <t>100 доларів, номер 00000882</t>
+  </si>
+  <si>
+    <t>Сьєрра-Леоне</t>
+  </si>
+  <si>
+    <t>2000 леоне</t>
   </si>
   <si>
     <t>Комплект 1000, 2000, 5000, 10000 леоне</t>
   </si>
   <si>
     <t>Таджикистан</t>
   </si>
   <si>
-    <t>10 сомони</t>
-[...2 lines deleted...]
-    <t>500 сомони</t>
+    <t>10 сомоні</t>
+  </si>
+  <si>
+    <t>500 сомоні</t>
   </si>
   <si>
     <t>22c</t>
   </si>
   <si>
-    <t>500 сомони, серия замещения</t>
-[...5 lines deleted...]
-    <t>50 батов 1985-1996</t>
+    <t>500 сомоні, серія заміщення</t>
+  </si>
+  <si>
+    <t>Таїланд</t>
+  </si>
+  <si>
+    <t>50 батів 1985-1996</t>
   </si>
   <si>
     <t>90b(9)</t>
   </si>
   <si>
-    <t>500 батов, подпись #1</t>
-[...8 lines deleted...]
-    <t>100 батов</t>
+    <t>500 батів, підпис #1</t>
+  </si>
+  <si>
+    <t>500 батів, підпис #3</t>
+  </si>
+  <si>
+    <t>100 батів, підпис #3</t>
+  </si>
+  <si>
+    <t>100 батів</t>
   </si>
   <si>
     <t>137a</t>
   </si>
   <si>
     <t>Тайвань</t>
   </si>
   <si>
-    <t>100 юаней</t>
-[...2 lines deleted...]
-    <t>Танзания</t>
+    <t>100 юанів</t>
+  </si>
+  <si>
+    <t>Танзанія</t>
+  </si>
+  <si>
+    <t>5000 шилінгів</t>
   </si>
   <si>
     <t>Того</t>
   </si>
   <si>
-    <t>1000 франков (2018), CFA</t>
+    <t>1000 франків (2018), CFA</t>
   </si>
   <si>
     <t>815T</t>
   </si>
   <si>
-    <t>10000 франков (2018), CFA</t>
+    <t>10000 франків (2018), CFA</t>
   </si>
   <si>
     <t>818T</t>
   </si>
   <si>
-    <t>2000 франков (2019), CFA</t>
+    <t>2000 франків (2019), CFA</t>
   </si>
   <si>
     <t>816T</t>
   </si>
   <si>
-    <t>5000 франков (2019), CFA</t>
+    <t>5000 франків (2019), CFA, 2003</t>
   </si>
   <si>
     <t>817T</t>
   </si>
   <si>
-    <t>500 франков (2016), CFA</t>
+    <t>500 франків (2016), CFA</t>
   </si>
   <si>
     <t>819Te</t>
   </si>
   <si>
-    <t>500 франков (2016), CFA, 6 штук</t>
+    <t>500 франків (2016), CFA, 6 штук</t>
   </si>
   <si>
     <t>Тонга</t>
   </si>
   <si>
     <t>2 паанга</t>
   </si>
   <si>
     <t>32d</t>
   </si>
   <si>
     <t>5 паанга</t>
   </si>
   <si>
     <t>39(2)</t>
   </si>
   <si>
     <t>2 паанга (2024)</t>
   </si>
   <si>
     <t>W50</t>
   </si>
   <si>
     <t>20 паанга (2024)</t>
   </si>
   <si>
     <t>W53</t>
   </si>
   <si>
-    <t>Туркменистан</t>
-[...35 lines deleted...]
-    <t>100000 лир 1970</t>
+    <t>Туреччина</t>
+  </si>
+  <si>
+    <t>1000 лір 1984-2002</t>
+  </si>
+  <si>
+    <t>1000 лір серія 1984–2002</t>
+  </si>
+  <si>
+    <t>10000 лір 1984-2002</t>
+  </si>
+  <si>
+    <t>100000 лір 1984-2002, 6 штук</t>
+  </si>
+  <si>
+    <t>100000 лір 1970</t>
+  </si>
+  <si>
+    <t>Туркменістан</t>
+  </si>
+  <si>
+    <t>10 манатів, Азіатські ігри</t>
+  </si>
+  <si>
+    <t>100 манатів, Азіатські ігри</t>
+  </si>
+  <si>
+    <t>5 манатів, Азіатські ігри</t>
+  </si>
+  <si>
+    <t>Набір 1, 5, 10, 20, 50, 100 манатів, Азіатські ігри</t>
   </si>
   <si>
     <t>Уганда</t>
   </si>
   <si>
-    <t>10000 шиллингов</t>
+    <t>10000 шилінгів</t>
   </si>
   <si>
     <t>52a</t>
   </si>
   <si>
-    <t>52c</t>
-[...1 lines deleted...]
-  <si>
     <t>52e</t>
   </si>
   <si>
     <t>51e</t>
   </si>
   <si>
     <t>Узбекистан</t>
   </si>
   <si>
-    <t>200 сумов</t>
-[...2 lines deleted...]
-    <t>100000 сомов</t>
+    <t>200 сумів</t>
+  </si>
+  <si>
+    <t>100000 сомів</t>
   </si>
   <si>
     <t>W92</t>
   </si>
   <si>
-    <t>50000 сомов</t>
+    <t>50000 сомів</t>
   </si>
   <si>
     <t>W91</t>
   </si>
   <si>
-    <t>200000 сомов</t>
+    <t>200000 сомів</t>
   </si>
   <si>
     <t>W93</t>
   </si>
   <si>
-    <t>5 гривен, серия АЙ (первая), Тигипко</t>
+    <t>5 гривень, серія АЙ (перша), Тігіпко</t>
   </si>
   <si>
     <t>118a</t>
   </si>
   <si>
-    <t>2 гривны, Соркин</t>
-[...2 lines deleted...]
-    <t>2 гривны, Соркин, bundle 100 штук</t>
+    <t>2 гривні, Соркін</t>
+  </si>
+  <si>
+    <t>2 гривні, Соркін, bundle 100 штук</t>
   </si>
   <si>
     <t>117d</t>
   </si>
   <si>
-    <t>1 гривна, Гонтарева</t>
-[...5 lines deleted...]
-    <t>10 гривен, Гонтарева</t>
+    <t>1 гривня, Гонтарева</t>
+  </si>
+  <si>
+    <t>100 гривень, Кубів</t>
+  </si>
+  <si>
+    <t>10 гривень, Гонтарева</t>
   </si>
   <si>
     <t>119Ad</t>
   </si>
   <si>
-    <t>5 гривен, Гонтарева</t>
+    <t>5 гривень, Гонтарева</t>
   </si>
   <si>
     <t>118e</t>
   </si>
   <si>
-    <t>20 гривен '160 лет Ивану Франко', без буклета</t>
-[...2 lines deleted...]
-    <t>1 и 2 гривны, фабричная порезка</t>
+    <t>20 гривень '160 років Івану Франку', без буклета</t>
+  </si>
+  <si>
+    <t>1 та 2 гривні, фабричне різання</t>
   </si>
   <si>
     <t>Альбом для зберігання монет серії "Збройні сили України"</t>
   </si>
   <si>
-    <t>200 гривен, Смолий</t>
-[...5 lines deleted...]
-    <t>100 гривен, Шевченко</t>
+    <t>200 гривень, Смолій</t>
+  </si>
+  <si>
+    <t>Леонід Каденюк</t>
+  </si>
+  <si>
+    <t>100 гривень, Шевченка</t>
   </si>
   <si>
     <t>126c</t>
   </si>
   <si>
-    <t>1000 гривен, Шевченко</t>
+    <t>1000 гривень, Шевченка</t>
   </si>
   <si>
     <t>W127Ab</t>
   </si>
   <si>
-    <t>1000 гривен, Пышный</t>
-[...5 lines deleted...]
-    <t>20 гривен, Пышный</t>
+    <t>20 гривень 'Слава Україні'</t>
+  </si>
+  <si>
+    <t>20 гривень, Пишний</t>
   </si>
   <si>
     <t>A126(2023)</t>
   </si>
   <si>
-    <t>50 гривен, 'Слава Україні'</t>
+    <t>50 гривень, 'Слава Україні'</t>
   </si>
   <si>
     <t>W139</t>
   </si>
   <si>
-    <t>100 гривен</t>
+    <t>100 гривень</t>
   </si>
   <si>
     <t>Уругвай</t>
   </si>
   <si>
-    <t>500 песо, серия E</t>
-[...5 lines deleted...]
-    <t>Филиппины</t>
+    <t>500 песо, серія E</t>
+  </si>
+  <si>
+    <t>Фіджі</t>
+  </si>
+  <si>
+    <t>Філіппіни</t>
   </si>
   <si>
     <t>172f</t>
   </si>
   <si>
-    <t>100 песо '75 лет юридической школе'</t>
-[...8 lines deleted...]
-    <t>Швеция</t>
+    <t>100 песо '75 років юридичної школи'</t>
+  </si>
+  <si>
+    <t>100 песо '100 років Готелю Маніла'</t>
+  </si>
+  <si>
+    <t>100 песо '100 років TAON Shell'</t>
+  </si>
+  <si>
+    <t>Швеція</t>
   </si>
   <si>
     <t>100 крон</t>
   </si>
   <si>
     <t>54a</t>
   </si>
   <si>
     <t>54c</t>
   </si>
   <si>
     <t>50 крон</t>
   </si>
   <si>
     <t>53d</t>
   </si>
   <si>
     <t>10 крон</t>
   </si>
   <si>
-    <t>Шри-Ланка</t>
-[...2 lines deleted...]
-    <t>10 рупий</t>
+    <t>Шрі-Ланка</t>
+  </si>
+  <si>
+    <t>10 рупій</t>
   </si>
   <si>
     <t>76b</t>
   </si>
   <si>
-    <t>500 рупий</t>
-[...1 lines deleted...]
-  <si>
     <t>126a</t>
   </si>
   <si>
-    <t>5000 рупий</t>
+    <t>5000 рупій</t>
   </si>
   <si>
     <t>128a</t>
   </si>
   <si>
-    <t>Набор 100, 500, 1000 и 5000 рупий 2015-2016</t>
-[...50 lines deleted...]
-    <t>20 сен, оккупация России</t>
+    <t>Набір 100, 500, 1000 і 5000 рупій 2015-2016</t>
+  </si>
+  <si>
+    <t>Югославія</t>
+  </si>
+  <si>
+    <t>100000 динарів</t>
+  </si>
+  <si>
+    <t>200 динарів 'Важкі крила свободи'</t>
+  </si>
+  <si>
+    <t>50 динарів 'Важкі крила свободи'</t>
+  </si>
+  <si>
+    <t>Японія</t>
+  </si>
+  <si>
+    <t>10 сен, окупація Росії</t>
+  </si>
+  <si>
+    <t>20 сен, окупація Росії</t>
+  </si>
+  <si>
+    <t>Ізраїль</t>
+  </si>
+  <si>
+    <t>Футляр для монети 35 мм</t>
+  </si>
+  <si>
+    <t>Канада</t>
+  </si>
+  <si>
+    <t>Футляр для монети 30 доларів (1 oz)</t>
   </si>
   <si>
     <t>Футляр для монет 33 мм</t>
   </si>
   <si>
-    <t>Ізраїль</t>
-[...44 lines deleted...]
-    <t>Футляр для монеты 44мм, Зеленый</t>
+    <t>Футляр для монет із серії «Королі футболу»</t>
+  </si>
+  <si>
+    <t>Футляр для монет, 64 х 62 мм</t>
+  </si>
+  <si>
+    <t>Футляр для монети 33 мм</t>
+  </si>
+  <si>
+    <t>Футляр для монети 37 мм</t>
+  </si>
+  <si>
+    <t>Футляр для монети 56 мм</t>
+  </si>
+  <si>
+    <t>Футляр для монети 44 мм, модель Б</t>
+  </si>
+  <si>
+    <t>Футляр для монети 44 мм, модель Піксель А</t>
+  </si>
+  <si>
+    <t>Футляр для монети 44 мм, модель Піксель Б</t>
+  </si>
+  <si>
+    <t>Футляр для монети 44мм, білий</t>
+  </si>
+  <si>
+    <t>Футляр для монети 44мм, Зелений</t>
   </si>
   <si>
     <t>Банкноти республіки Білорусь, каталог</t>
   </si>
   <si>
-    <t>Євросоюз</t>
-[...2 lines deleted...]
-    <t>Каталог монет євро регулярного карбування 1999-2025</t>
+    <t>Каталог монет євро регулярного карбування 1999-2026</t>
   </si>
   <si>
     <t>Каталог пам'ятних монет євро (мідно-нікель) 2004-2026</t>
   </si>
   <si>
-    <t>Каталог обиходных и памятных монет США 1793-2026 0.5 цента-5 долларов (серебро, никель), июнь</t>
+    <t>Каталог обігових і пам'ятних монет США 1793-2026 0.5 цента-5 доларів (срібло, нікель), червень</t>
   </si>
   <si>
     <t>Паперові гроші України, том 1, Загреба, Яценко</t>
   </si>
   <si>
+    <t>Монети України, Максим загреба, каталог, ХХ видання</t>
+  </si>
+  <si>
     <t>Паперові гроші України, том 2, Загреба, Яценко,</t>
   </si>
   <si>
-    <t>Обігові монети України, Загреба, Прокопов</t>
-[...4 lines deleted...]
-  <si>
     <t>Паперові гроші України, том 3, Загреба, Яценко</t>
   </si>
   <si>
+    <t>Журнал "Нумізматика і фалеристика", 3-й номер 2026 року</t>
+  </si>
+  <si>
+    <t>Цінник паперових грошей України 1991-2026р, жовтень</t>
+  </si>
+  <si>
+    <t>Цінник ювілейних та пам'ятних монет і монетовидних медалей та жетонів МД НБУ, жовтень</t>
+  </si>
+  <si>
     <t>Цінник ювілейних та пам'ятних монет і монетовидних медалей та жетонів МД НБУ, червень 2026</t>
   </si>
   <si>
-    <t>Журнал «Нумизматика и фалеристика», 3-й номер 2026 года</t>
-[...7 lines deleted...]
-  <si>
     <t>Набір 5, 10, 25, 50 и 100 філсів 1992-1995гг</t>
   </si>
   <si>
     <t>Набір 1, 2 та 5 копійок</t>
   </si>
   <si>
-    <t xml:space="preserve"> Бразилія</t>
+    <t>Бразилія</t>
   </si>
   <si>
     <t>20 рейс</t>
   </si>
   <si>
-    <t>Бразилія</t>
-[...1 lines deleted...]
-  <si>
     <t>50 рейс</t>
   </si>
   <si>
-    <t>Набор 1, 2, 5 сентаво</t>
+    <t>Набір 1, 2, 5 сентаво</t>
   </si>
   <si>
     <t>25 франків</t>
   </si>
   <si>
     <t>25 франків, 10 штук</t>
   </si>
   <si>
     <t>25 франків, 100 штук</t>
   </si>
   <si>
     <t>2 євро '100 років Афінської академії'</t>
   </si>
   <si>
+    <t>Естонія</t>
+  </si>
+  <si>
+    <t>2 євро '100 років Тартуському мирному договору'</t>
+  </si>
+  <si>
+    <t>2 євро 'Фіно-угорські народи'</t>
+  </si>
+  <si>
     <t>Іспанія</t>
   </si>
   <si>
     <t>2 євро 'Монастир Поблет'</t>
   </si>
   <si>
     <t>2 євро 'Реформа 49 статті про інвалідність'</t>
   </si>
   <si>
     <t>25 центів '65 років перемоги'</t>
   </si>
   <si>
+    <t>5 юанів, гора Ушань, у капсулі</t>
+  </si>
+  <si>
+    <t>10 юанів 'Рік бика'</t>
+  </si>
+  <si>
     <t>Кіпр</t>
   </si>
   <si>
     <t>2 євро 'Представництво Кіпру в Раді ЄС'</t>
   </si>
   <si>
-    <t xml:space="preserve"> 5 юанів, гора Ушань, у капсулі</t>
-[...4 lines deleted...]
-  <si>
     <t>Коста-Рика</t>
   </si>
   <si>
-    <t xml:space="preserve"> Набір 5, 10, 25, 50, 100 та 500 колонів, 2012-2016 рр.</t>
+    <t>Набір 5, 10, 25, 50, 100 та 500 колонів, 2012-2016 рр.</t>
   </si>
   <si>
     <t>1 сентаво</t>
   </si>
   <si>
     <t>1 сентаво, алюміній, конвертований</t>
   </si>
   <si>
     <t>1 сентаво, алюміній, конвертований, 10 штук</t>
   </si>
   <si>
     <t>2 євро 'Летгальська кераміка'</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2 євро 'Латвія, 100 років де-юре'</t>
+    <t>2 євро 'Латвія, 100 років де-юре'</t>
   </si>
   <si>
     <t>2 євро 'Балтійська культура'</t>
   </si>
   <si>
     <t>2 євро 'Гора хрестів'</t>
   </si>
   <si>
     <t>2 євро 'Дзукія'</t>
   </si>
   <si>
     <t>20 песо '500 років заснування порту Веракрус'</t>
   </si>
   <si>
-    <t xml:space="preserve"> Набір 25, 50 філсів, 1 дирхам</t>
+    <t>Набір 25, 50 філсів, 1 дирхам</t>
   </si>
   <si>
     <t>Набір 5, 10, 25, 50 байс</t>
   </si>
   <si>
-    <t>1 рубль 'Королёв'</t>
-[...11 lines deleted...]
-    <t>1 риал</t>
+    <t>1 рубль 'Водяний горіх', Червона книга</t>
+  </si>
+  <si>
+    <t>1 рубль 'Конвалія травнева', Червона книга</t>
+  </si>
+  <si>
+    <t>1 рубль, 35 років незалежності</t>
   </si>
   <si>
     <t>50 халала</t>
   </si>
   <si>
-    <t>25 центов 'Хот Спрингс', национальные парки</t>
-[...104 lines deleted...]
-    <t>10 гривен, Командование объединенных сил ЗСУ</t>
+    <t>25 центів 'Хот Спрінгс', національні парки</t>
+  </si>
+  <si>
+    <t>25 центів, 'Гранд-Каньйон', Арізона, D</t>
+  </si>
+  <si>
+    <t>25 центів, 'Йеллоустон', Вайомінг, P,</t>
+  </si>
+  <si>
+    <t>25 центів, 'Маунт-Худ', Орегон, D</t>
+  </si>
+  <si>
+    <t>25 центів, 'Віксбург', Міссісіпі, D</t>
+  </si>
+  <si>
+    <t>25 центів, 'Глейшер', Монтана, D</t>
+  </si>
+  <si>
+    <t>25 центів, 'Олімпік', Вашингтон, D</t>
+  </si>
+  <si>
+    <t>25 центів, 'Чікасо', Оклахома, D</t>
+  </si>
+  <si>
+    <t>25 центів D, Нью-Мексико</t>
+  </si>
+  <si>
+    <t>25 центів D, Пуерто-Ріко</t>
+  </si>
+  <si>
+    <t>25 центів P, Гаваї</t>
+  </si>
+  <si>
+    <t>25 центів, 'Акадія', Мен, D</t>
+  </si>
+  <si>
+    <t>25 центів, Віргінія, P, Парк Шенандоа</t>
+  </si>
+  <si>
+    <t>25 центів, Алабама, P, Пам'ятник льотчикам Таскігі,</t>
+  </si>
+  <si>
+    <t>10 центів Свобода понад тиранію</t>
+  </si>
+  <si>
+    <t>25 центів Війна за незалежність</t>
+  </si>
+  <si>
+    <t>25 центів Декларація незалежності</t>
+  </si>
+  <si>
+    <t>20 бат, 100 років Чіангмайському університету Раджабхат, у капсулі</t>
+  </si>
+  <si>
+    <t>1 копійка, рол</t>
+  </si>
+  <si>
+    <t>10 копійок, рол 50 монет</t>
+  </si>
+  <si>
+    <t>50 копійок</t>
+  </si>
+  <si>
+    <t>10 копійок</t>
+  </si>
+  <si>
+    <t>10 копійок, рол</t>
+  </si>
+  <si>
+    <t>10 гривень, рол 40 монет</t>
+  </si>
+  <si>
+    <t>2 гривні, рол 50 монет</t>
+  </si>
+  <si>
+    <t>10 гривень</t>
+  </si>
+  <si>
+    <t>1 гривня</t>
+  </si>
+  <si>
+    <t>1 гривня, рол, 50 монет</t>
+  </si>
+  <si>
+    <t>10 гривень, ТРО</t>
+  </si>
+  <si>
+    <t>2 гривні</t>
+  </si>
+  <si>
+    <t>2 гривні, рол, 50 монет</t>
+  </si>
+  <si>
+    <t>5 гривень</t>
+  </si>
+  <si>
+    <t>5 гривень, рол, 40 монет</t>
   </si>
   <si>
     <t>10 гривен, ППО - надійний щит України</t>
   </si>
   <si>
-    <t>10 гривен, Силы поддержки ВСУ</t>
-[...11 lines deleted...]
-    <t>10 гривен, Войска связи</t>
+    <t>10 гривень, Антонівський міст</t>
+  </si>
+  <si>
+    <t>10 гривень, Командування об'єднаних сил ЗСУ</t>
+  </si>
+  <si>
+    <t>10 гривень, Сили підтримки ЗСУ</t>
+  </si>
+  <si>
+    <t>10 гривень, Сили підтримки ЗСУ, рол 25 монет</t>
+  </si>
+  <si>
+    <t>10 гривень, Війська зв'язку</t>
+  </si>
+  <si>
+    <t>10 гривень, Державна спеціальна служба транспорту</t>
+  </si>
+  <si>
+    <t>10 гривень, Сили логістики ЗСУ</t>
+  </si>
+  <si>
+    <t>10 гривень "Ми сильні! Ми разом! Донецька область"</t>
   </si>
   <si>
     <t>10 гривень Державна служба України з надзвичайних ситуацій</t>
   </si>
   <si>
+    <t>10 гривень, "Ми сильні! Ми разом! Луганська область"</t>
+  </si>
+  <si>
     <t>10 гривень. Ми сильні! Ми разом! Автономна Республіка Крим</t>
   </si>
   <si>
     <t>10 гривень. Національна поліція України</t>
   </si>
   <si>
     <t>10 гривень. Сили безпілотних систем ЗСУ</t>
   </si>
   <si>
-    <t>10 гривень "Ми сильні! Ми разом! Донецька область"</t>
-[...5 lines deleted...]
-    <t>Годовой набор монет Украины 2025 года</t>
+    <t>Річний набір монет України 2025 року</t>
+  </si>
+  <si>
+    <t>10 гривень 'Пам'яті страчених, закатованих або загиблих у полоні'</t>
+  </si>
+  <si>
+    <t>10 гривень, "Ми сильні! Ми разом! Дніпропетровська область"</t>
   </si>
   <si>
     <t>10 гривень, "Ми сильні! Ми разом! Запорізька область"</t>
   </si>
   <si>
+    <t>10 гривень, "Ми сильні! Ми разом! Кіровоградська область"</t>
+  </si>
+  <si>
+    <t>10 гривень, "Ми сильні! Ми разом! Миколаївська область"</t>
+  </si>
+  <si>
+    <t>10 гривень, "Ми сильні! Ми разом! Одеська область"</t>
+  </si>
+  <si>
+    <t>10 гривень, "Ми сильні! Ми разом! Сумська область"</t>
+  </si>
+  <si>
+    <t>10 гривень, "Ми сильні! Ми разом! Харківська область"</t>
+  </si>
+  <si>
     <t>10 гривень, "Ми сильні! Ми разом! Херсонська область"</t>
   </si>
   <si>
-    <t>10 гривень, "Ми сильні! Ми разом! Харківська область"</t>
-[...1 lines deleted...]
-  <si>
     <t>10 гривень, "Ми сильні! Ми разом! Чернігівська область"</t>
   </si>
   <si>
-    <t>10 гривень, "Ми сильні! Ми разом! Сумська область"</t>
-[...32 lines deleted...]
-    <t>2 евро 'Финно-угорские народы'</t>
+    <t>Чехія</t>
+  </si>
+  <si>
+    <t>Набір 1, 2, 5, 10, 20, 50 крон 1993-2018рр</t>
+  </si>
+  <si>
+    <t>Набір 1, 2, 5, 10, 20 та 50 крон 2019-2020 рр.</t>
   </si>
   <si>
     <t>Приватні гроші</t>
   </si>
   <si>
-    <t>1 Ounce of Copper</t>
-[...53 lines deleted...]
-    <t>5 карбованцев Авдеевские Титаны</t>
+    <t>1 унція міді</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Бахмут', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Буча', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Волноваха', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Гостомель', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Гуляйполе', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Дніпро', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Запоріжжя', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Ірпінь', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Київ', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Львів', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Маріуполь', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Миколаїв', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Одеса', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Охтирка', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Харків', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Херсон', у буклеті</t>
+  </si>
+  <si>
+    <t>20 гривень, сувенірна банкнота 'Чернігів', у буклеті</t>
+  </si>
+  <si>
+    <t>5 карбованців Авдіївські Титани</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4763,23681 +4343,22048 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G411"/>
+  <dimension ref="A1:G354"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" style="1"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="1"/>
     <col min="4" max="4" width="48" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" style="1"/>
     <col min="6" max="6" width="9.10" style="3"/>
     <col min="7" max="7" width="9.10" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
-        <v>4826</v>
+        <v>4088</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>2021</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="3">
-        <v>1090.00002162</v>
+        <v>115.0000023</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
-        <v>4827</v>
+        <v>3497</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2021</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
         <v>1650.00003312</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
-        <v>4828</v>
+        <v>3496</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C4" s="1">
         <v>2021</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>1070.00002162</v>
+        <v>1650.00003312</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
-        <v>3497</v>
+        <v>3495</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C5" s="1">
         <v>2021</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>1650.00003312</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
-        <v>3496</v>
+        <v>3494</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C6" s="1">
         <v>2021</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>1650.00003312</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
-        <v>3495</v>
+        <v>3527</v>
       </c>
       <c r="B7" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C7" s="1">
         <v>2021</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>1650.00003312</v>
+        <v>350.0000069</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
-        <v>3494</v>
+        <v>3526</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C8" s="1">
         <v>2021</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>1650.00003312</v>
+        <v>40.00000092</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
-        <v>3490</v>
+        <v>3498</v>
       </c>
       <c r="B9" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C9" s="1">
         <v>2021</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>1070.00002162</v>
+        <v>38.00000092</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
-        <v>4002</v>
+        <v>3499</v>
       </c>
       <c r="B10" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C10" s="1">
         <v>2021</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>5.75000012</v>
+        <v>310.00000598</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
-        <v>4003</v>
+        <v>3553</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C11" s="1">
         <v>2021</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3">
-        <v>51.75000104</v>
+        <v>37.00000092</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
-        <v>4004</v>
+        <v>3554</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C12" s="1">
         <v>2021</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>276.00000552</v>
+        <v>245.00000506</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
-        <v>4005</v>
+        <v>3500</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C13" s="1">
         <v>2021</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>5.75000012</v>
+        <v>38.00000092</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
-        <v>4006</v>
+        <v>3501</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C14" s="1">
         <v>2021</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>51.75000104</v>
+        <v>310.00000598</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1">
-        <v>4007</v>
+        <v>3555</v>
       </c>
       <c r="B15" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C15" s="1">
         <v>2021</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3">
-        <v>276.00000552</v>
+        <v>37.00000092</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1">
-        <v>4008</v>
+        <v>3556</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C16" s="1">
         <v>2021</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>5.75000012</v>
+        <v>245.00000506</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1">
-        <v>4009</v>
+        <v>3504</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C17" s="1">
         <v>2021</v>
       </c>
       <c r="D17" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>51.75000104</v>
+        <v>38.00000092</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1">
-        <v>4010</v>
+        <v>3505</v>
       </c>
       <c r="B18" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C18" s="1">
         <v>2021</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>276.00000552</v>
+        <v>310.00000598</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1">
-        <v>4011</v>
+        <v>3559</v>
       </c>
       <c r="B19" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C19" s="1">
         <v>2021</v>
       </c>
       <c r="D19" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>5.75000012</v>
+        <v>37.00000092</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1">
-        <v>4012</v>
+        <v>3560</v>
       </c>
       <c r="B20" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C20" s="1">
         <v>2021</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>51.75000104</v>
+        <v>245.00000506</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1">
-        <v>4013</v>
+        <v>4002</v>
       </c>
       <c r="B21" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>2021</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="3">
-        <v>276.00000552</v>
+        <v>5.75000012</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1">
-        <v>4014</v>
+        <v>4005</v>
       </c>
       <c r="B22" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C22" s="1">
         <v>2021</v>
       </c>
       <c r="D22" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="3">
         <v>5.75000012</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1">
-        <v>4015</v>
+        <v>4008</v>
       </c>
       <c r="B23" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C23" s="1">
         <v>2021</v>
       </c>
       <c r="D23" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="3">
-        <v>51.75000104</v>
+        <v>5.75000012</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1">
-        <v>4016</v>
+        <v>4011</v>
       </c>
       <c r="B24" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C24" s="1">
         <v>2021</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="F24" s="3">
-        <v>276.00000552</v>
+        <v>5.75000012</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1">
-        <v>4017</v>
+        <v>4014</v>
       </c>
       <c r="B25" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C25" s="1">
         <v>2021</v>
       </c>
       <c r="D25" t="s">
         <v>33</v>
       </c>
       <c r="F25" s="3">
         <v>5.75000012</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1">
-        <v>4018</v>
+        <v>4017</v>
       </c>
       <c r="B26" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C26" s="1">
         <v>2021</v>
       </c>
       <c r="D26" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="3">
-        <v>51.75000104</v>
+        <v>5.75000012</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1">
-        <v>4019</v>
+        <v>4020</v>
       </c>
       <c r="B27" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C27" s="1">
         <v>2021</v>
       </c>
       <c r="D27" t="s">
         <v>35</v>
       </c>
       <c r="F27" s="3">
-        <v>276.00000552</v>
+        <v>5.75000012</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1">
-        <v>4020</v>
+        <v>3511</v>
       </c>
       <c r="B28" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C28" s="1">
         <v>2021</v>
       </c>
       <c r="D28" t="s">
         <v>36</v>
       </c>
       <c r="F28" s="3">
         <v>5.75000012</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1">
-        <v>4021</v>
+        <v>4023</v>
       </c>
       <c r="B29" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C29" s="1">
         <v>2021</v>
       </c>
       <c r="D29" t="s">
         <v>37</v>
       </c>
       <c r="F29" s="3">
-        <v>51.75000104</v>
+        <v>5.75000012</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1">
-        <v>4022</v>
+        <v>3514</v>
       </c>
       <c r="B30" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C30" s="1">
         <v>2021</v>
       </c>
       <c r="D30" t="s">
         <v>38</v>
       </c>
       <c r="F30" s="3">
-        <v>230.0000046</v>
+        <v>5.75000012</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1">
-        <v>3511</v>
+        <v>4026</v>
       </c>
       <c r="B31" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C31" s="1">
         <v>2021</v>
       </c>
       <c r="D31" t="s">
         <v>39</v>
       </c>
       <c r="F31" s="3">
         <v>5.75000012</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1">
-        <v>3512</v>
+        <v>4029</v>
       </c>
       <c r="B32" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C32" s="1">
         <v>2021</v>
       </c>
       <c r="D32" t="s">
         <v>40</v>
       </c>
       <c r="F32" s="3">
-        <v>51.75000104</v>
+        <v>5.75000012</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1">
-        <v>3513</v>
+        <v>3517</v>
       </c>
       <c r="B33" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C33" s="1">
         <v>2021</v>
       </c>
       <c r="D33" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="3">
-        <v>276.00000552</v>
+        <v>5.75000012</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1">
-        <v>4023</v>
+        <v>3520</v>
       </c>
       <c r="B34" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C34" s="1">
         <v>2021</v>
       </c>
       <c r="D34" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="3">
         <v>5.75000012</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1">
-        <v>4024</v>
+        <v>3522</v>
       </c>
       <c r="B35" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C35" s="1">
         <v>2021</v>
       </c>
       <c r="D35" t="s">
         <v>43</v>
       </c>
       <c r="F35" s="3">
-        <v>51.75000104</v>
+        <v>299.00000598</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1">
-        <v>4025</v>
+        <v>4032</v>
       </c>
       <c r="B36" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C36" s="1">
         <v>2021</v>
       </c>
       <c r="D36" t="s">
         <v>44</v>
       </c>
       <c r="F36" s="3">
-        <v>299.00000598</v>
+        <v>5.75000012</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1">
-        <v>3514</v>
+        <v>4035</v>
       </c>
       <c r="B37" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="C37" s="1">
         <v>2021</v>
       </c>
       <c r="D37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F37" s="3">
-        <v>5.75000012</v>
+        <v>6.57142857</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1">
-        <v>3515</v>
+        <v>4038</v>
       </c>
       <c r="B38" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C38" s="1">
         <v>2021</v>
       </c>
       <c r="D38" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F38" s="3">
-        <v>51.75000104</v>
+        <v>6.90000014</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1">
-        <v>3516</v>
+        <v>4041</v>
       </c>
       <c r="B39" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C39" s="1">
         <v>2021</v>
       </c>
       <c r="D39" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F39" s="3">
-        <v>299.00000598</v>
+        <v>6.90000014</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1">
-        <v>4026</v>
+        <v>3523</v>
       </c>
       <c r="B40" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C40" s="1">
         <v>2021</v>
       </c>
       <c r="D40" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F40" s="3">
-        <v>5.75000012</v>
+        <v>8.05000016</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1">
-        <v>4027</v>
+        <v>3565</v>
       </c>
       <c r="B41" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C41" s="1">
         <v>2021</v>
       </c>
       <c r="D41" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F41" s="3">
-        <v>51.75000104</v>
+        <v>185.00000368</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1">
-        <v>4028</v>
+        <v>3827</v>
       </c>
       <c r="B42" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C42" s="1">
         <v>2021</v>
       </c>
       <c r="D42" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F42" s="3">
-        <v>299.00000598</v>
+        <v>17.00000046</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1">
-        <v>4029</v>
+        <v>3566</v>
       </c>
       <c r="B43" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>2021</v>
       </c>
       <c r="D43" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F43" s="3">
-        <v>5.75000012</v>
+        <v>125.0000023</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1">
-        <v>4030</v>
+        <v>4317</v>
       </c>
       <c r="B44" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C44" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F44" s="3">
-        <v>51.75000104</v>
+        <v>1090.00002162</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1">
-        <v>4031</v>
+        <v>4321</v>
       </c>
       <c r="B45" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C45" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D45" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F45" s="3">
-        <v>299.00000598</v>
+        <v>825.00001656</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1">
-        <v>3517</v>
+        <v>4318</v>
       </c>
       <c r="B46" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C46" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D46" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F46" s="3">
-        <v>5.75000012</v>
+        <v>310.00000598</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1">
-        <v>3518</v>
+        <v>4320</v>
       </c>
       <c r="B47" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C47" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D47" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F47" s="3">
-        <v>51.75000104</v>
+        <v>310.00000598</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1">
-        <v>3519</v>
+        <v>4323</v>
       </c>
       <c r="B48" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C48" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D48" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F48" s="3">
-        <v>253.00000506</v>
+        <v>37.00000092</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1">
-        <v>3520</v>
+        <v>4322</v>
       </c>
       <c r="B49" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C49" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D49" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F49" s="3">
-        <v>5.75000012</v>
+        <v>245.00000506</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1">
-        <v>3521</v>
+        <v>4319</v>
       </c>
       <c r="B50" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C50" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D50" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F50" s="3">
-        <v>51.75000104</v>
+        <v>310.00000598</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1">
-        <v>3522</v>
+        <v>4326</v>
       </c>
       <c r="B51" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C51" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D51" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F51" s="3">
-        <v>299.00000598</v>
+        <v>17.48000035</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1">
-        <v>4032</v>
+        <v>4327</v>
       </c>
       <c r="B52" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C52" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D52" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F52" s="3">
-        <v>5.75000012</v>
+        <v>20.70000041</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1">
-        <v>4033</v>
+        <v>4324</v>
       </c>
       <c r="B53" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C53" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F53" s="3">
-        <v>51.75000104</v>
+        <v>15.33333349</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1">
-        <v>4034</v>
+        <v>4325</v>
       </c>
       <c r="B54" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C54" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D54" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F54" s="3">
-        <v>299.00000598</v>
+        <v>17.52380983</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1">
-        <v>4035</v>
+        <v>4393</v>
       </c>
       <c r="B55" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C55" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D55" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F55" s="3">
-        <v>6.57142857</v>
+        <v>285.00000552</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1">
-        <v>4036</v>
+        <v>4394</v>
       </c>
       <c r="B56" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C56" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D56" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F56" s="3">
-        <v>60.23809646</v>
+        <v>285.00000552</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1">
-        <v>4037</v>
+        <v>4392</v>
       </c>
       <c r="B57" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C57" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D57" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F57" s="3">
-        <v>322.00000644</v>
+        <v>285.00000552</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1">
-        <v>4038</v>
+        <v>4395</v>
       </c>
       <c r="B58" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C58" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D58" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F58" s="3">
-        <v>6.90000014</v>
+        <v>285.00000552</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1">
-        <v>4039</v>
+        <v>4391</v>
       </c>
       <c r="B59" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C59" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D59" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F59" s="3">
-        <v>62.10000124</v>
+        <v>285.00000552</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1">
-        <v>4040</v>
+        <v>4399</v>
       </c>
       <c r="B60" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C60" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D60" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F60" s="3">
-        <v>368.00000736</v>
+        <v>285.00000552</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1">
-        <v>4041</v>
+        <v>4400</v>
       </c>
       <c r="B61" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C61" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D61" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F61" s="3">
-        <v>6.90000014</v>
+        <v>285.00000552</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1">
-        <v>4042</v>
+        <v>4388</v>
       </c>
       <c r="B62" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C62" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F62" s="3">
-        <v>62.10000124</v>
+        <v>215.00000414</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1">
-        <v>4043</v>
+        <v>4389</v>
       </c>
       <c r="B63" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="C63" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D63" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F63" s="3">
-        <v>368.00000736</v>
+        <v>215.00000414</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1">
-        <v>3523</v>
+        <v>4387</v>
       </c>
       <c r="B64" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C64" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D64" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F64" s="3">
-        <v>8.05000016</v>
+        <v>215.00000414</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1">
-        <v>3524</v>
+        <v>4390</v>
       </c>
       <c r="B65" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C65" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D65" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F65" s="3">
-        <v>72.45000145</v>
+        <v>215.00000414</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1">
-        <v>3525</v>
+        <v>4378</v>
       </c>
       <c r="B66" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C66" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D66" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F66" s="3">
-        <v>644.00001288</v>
+        <v>295.00000598</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1">
-        <v>3526</v>
+        <v>4379</v>
       </c>
       <c r="B67" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C67" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D67" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F67" s="3">
-        <v>40.00000092</v>
+        <v>295.00000598</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1">
-        <v>3527</v>
+        <v>4377</v>
       </c>
       <c r="B68" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C68" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D68" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F68" s="3">
-        <v>350.0000069</v>
+        <v>295.00000598</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1">
-        <v>3498</v>
+        <v>4380</v>
       </c>
       <c r="B69" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C69" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D69" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F69" s="3">
-        <v>38.00000092</v>
+        <v>295.00000598</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1">
-        <v>3499</v>
+        <v>4376</v>
       </c>
       <c r="B70" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C70" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D70" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F70" s="3">
-        <v>310.00000598</v>
+        <v>295.00000598</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1">
-        <v>3553</v>
+        <v>4383</v>
       </c>
       <c r="B71" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C71" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D71" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F71" s="3">
-        <v>37.00000092</v>
+        <v>295.00000598</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1">
-        <v>3554</v>
+        <v>4384</v>
       </c>
       <c r="B72" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C72" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D72" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F72" s="3">
-        <v>245.00000506</v>
+        <v>295.00000598</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1">
-        <v>3500</v>
+        <v>4385</v>
       </c>
       <c r="B73" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C73" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D73" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F73" s="3">
-        <v>38.00000092</v>
+        <v>295.00000598</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1">
-        <v>3501</v>
+        <v>4381</v>
       </c>
       <c r="B74" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C74" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D74" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F74" s="3">
-        <v>310.00000598</v>
+        <v>295.00000598</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1">
-        <v>3555</v>
+        <v>4382</v>
       </c>
       <c r="B75" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C75" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D75" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F75" s="3">
-        <v>37.00000092</v>
+        <v>295.00000598</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1">
-        <v>3556</v>
+        <v>4405</v>
       </c>
       <c r="B76" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C76" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D76" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F76" s="3">
-        <v>245.00000506</v>
+        <v>310.00000598</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="1">
-        <v>3502</v>
+        <v>4408</v>
       </c>
       <c r="B77" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C77" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D77" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F77" s="3">
         <v>38.00000092</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="1">
-        <v>3503</v>
+        <v>4407</v>
       </c>
       <c r="B78" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C78" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D78" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F78" s="3">
         <v>310.00000598</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="1">
-        <v>3504</v>
+        <v>4409</v>
       </c>
       <c r="B79" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C79" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D79" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F79" s="3">
-        <v>38.00000092</v>
+        <v>95.00000184</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="1">
-        <v>3505</v>
+        <v>4410</v>
       </c>
       <c r="B80" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C80" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D80" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F80" s="3">
-        <v>310.00000598</v>
+        <v>95.00000184</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="1">
-        <v>3559</v>
+        <v>4709</v>
       </c>
       <c r="B81" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C81" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D81" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F81" s="3">
-        <v>37.00000092</v>
+        <v>310.00000598</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="1">
-        <v>3560</v>
+        <v>4758</v>
       </c>
       <c r="B82" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C82" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="D82" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F82" s="3">
-        <v>245.00000506</v>
+        <v>1365.00002714</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="1">
-        <v>3565</v>
+        <v>4757</v>
       </c>
       <c r="B83" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C83" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="D83" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F83" s="3">
-        <v>185.00000368</v>
+        <v>1365.00002714</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1">
-        <v>3827</v>
+        <v>4756</v>
       </c>
       <c r="B84" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C84" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="D84" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F84" s="3">
-        <v>17.00000046</v>
+        <v>1365.00002714</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="1">
-        <v>3566</v>
+        <v>4755</v>
       </c>
       <c r="B85" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C85" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="D85" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F85" s="3">
-        <v>125.0000023</v>
+        <v>1365.00002714</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="1">
-        <v>4317</v>
+        <v>2947</v>
       </c>
       <c r="B86" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>94</v>
       </c>
       <c r="D86" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F86" s="3">
-        <v>1090.00002162</v>
+        <v>294.40000589</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="1">
-        <v>4321</v>
+        <v>2948</v>
       </c>
       <c r="B87" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>94</v>
       </c>
       <c r="D87" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F87" s="3">
-        <v>825.00001656</v>
+        <v>294.40000589</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="1">
-        <v>4318</v>
+        <v>4309</v>
       </c>
       <c r="B88" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C88" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D88" t="s">
         <v>98</v>
       </c>
       <c r="F88" s="3">
-        <v>310.00000598</v>
+        <v>44.00000092</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="1">
-        <v>4319</v>
+        <v>4310</v>
       </c>
       <c r="B89" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C89" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D89" t="s">
         <v>99</v>
       </c>
       <c r="F89" s="3">
-        <v>310.00000598</v>
+        <v>44.00000092</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="1">
-        <v>4320</v>
+        <v>4311</v>
       </c>
       <c r="B90" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C90" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D90" t="s">
         <v>100</v>
       </c>
       <c r="F90" s="3">
-        <v>310.00000598</v>
+        <v>44.00000092</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="1">
-        <v>4323</v>
+        <v>4312</v>
       </c>
       <c r="B91" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C91" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D91" t="s">
         <v>101</v>
       </c>
       <c r="F91" s="3">
-        <v>37.00000092</v>
+        <v>44.00000092</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="1">
-        <v>4322</v>
+        <v>4313</v>
       </c>
       <c r="B92" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C92" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D92" t="s">
         <v>102</v>
       </c>
       <c r="F92" s="3">
-        <v>245.00000506</v>
+        <v>44.00000092</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="1">
-        <v>4326</v>
+        <v>4316</v>
       </c>
       <c r="B93" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C93" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D93" t="s">
         <v>103</v>
       </c>
       <c r="F93" s="3">
-        <v>17.48000035</v>
+        <v>48.00000092</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="1">
-        <v>4327</v>
+        <v>3998</v>
       </c>
       <c r="B94" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C94" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D94" t="s">
         <v>104</v>
       </c>
       <c r="F94" s="3">
-        <v>20.70000041</v>
+        <v>48.00000092</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="1">
-        <v>4324</v>
+        <v>3999</v>
       </c>
       <c r="B95" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C95" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D95" t="s">
         <v>105</v>
       </c>
       <c r="F95" s="3">
-        <v>15.33333349</v>
+        <v>52.00000092</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="1">
-        <v>4325</v>
+        <v>4000</v>
       </c>
       <c r="B96" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C96" s="1">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D96" t="s">
         <v>106</v>
       </c>
       <c r="F96" s="3">
-        <v>17.52380983</v>
+        <v>69.00000138</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="1">
-        <v>4709</v>
+        <v>4048</v>
       </c>
       <c r="B97" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C97" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D97" t="s">
         <v>107</v>
       </c>
       <c r="F97" s="3">
-        <v>310.00000598</v>
+        <v>39.10000078</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="1">
-        <v>4714</v>
+        <v>3946</v>
       </c>
       <c r="B98" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C98" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D98" t="s">
         <v>108</v>
       </c>
       <c r="F98" s="3">
-        <v>33.45454625</v>
+        <v>13.80000028</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="1">
-        <v>4393</v>
+        <v>3949</v>
       </c>
       <c r="B99" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C99" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D99" t="s">
         <v>109</v>
       </c>
       <c r="F99" s="3">
-        <v>285.00000552</v>
+        <v>13.80000028</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="1">
-        <v>4394</v>
+        <v>3950</v>
       </c>
       <c r="B100" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C100" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D100" t="s">
         <v>110</v>
       </c>
       <c r="F100" s="3">
-        <v>285.00000552</v>
+        <v>13.80000028</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="1">
-        <v>4395</v>
+        <v>3951</v>
       </c>
       <c r="B101" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C101" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D101" t="s">
         <v>111</v>
       </c>
       <c r="F101" s="3">
-        <v>285.00000552</v>
+        <v>13.80000028</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="1">
-        <v>4392</v>
+        <v>3952</v>
       </c>
       <c r="B102" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C102" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D102" t="s">
         <v>112</v>
       </c>
       <c r="F102" s="3">
-        <v>285.00000552</v>
+        <v>13.80000028</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="1">
-        <v>4391</v>
+        <v>3953</v>
       </c>
       <c r="B103" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C103" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D103" t="s">
         <v>113</v>
       </c>
       <c r="F103" s="3">
-        <v>285.00000552</v>
+        <v>13.80000028</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="1">
-        <v>4398</v>
+        <v>3954</v>
       </c>
       <c r="B104" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C104" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D104" t="s">
         <v>114</v>
       </c>
       <c r="F104" s="3">
-        <v>285.00000552</v>
+        <v>13.80000028</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="1">
-        <v>4399</v>
+        <v>3955</v>
       </c>
       <c r="B105" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C105" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D105" t="s">
         <v>115</v>
       </c>
       <c r="F105" s="3">
-        <v>285.00000552</v>
+        <v>13.80000028</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="1">
-        <v>4400</v>
+        <v>3956</v>
       </c>
       <c r="B106" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C106" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D106" t="s">
         <v>116</v>
       </c>
       <c r="F106" s="3">
-        <v>285.00000552</v>
+        <v>13.80000028</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="1">
-        <v>4388</v>
+        <v>3957</v>
       </c>
       <c r="B107" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C107" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D107" t="s">
         <v>117</v>
       </c>
       <c r="F107" s="3">
-        <v>215.00000414</v>
+        <v>13.80000028</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="1">
-        <v>4389</v>
+        <v>3958</v>
       </c>
       <c r="B108" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C108" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D108" t="s">
         <v>118</v>
       </c>
       <c r="F108" s="3">
-        <v>215.00000414</v>
+        <v>13.80000028</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="1">
-        <v>4390</v>
+        <v>3959</v>
       </c>
       <c r="B109" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C109" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D109" t="s">
         <v>119</v>
       </c>
       <c r="F109" s="3">
-        <v>215.00000414</v>
+        <v>13.80000028</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="1">
-        <v>4387</v>
+        <v>3960</v>
       </c>
       <c r="B110" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C110" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D110" t="s">
         <v>120</v>
       </c>
       <c r="F110" s="3">
-        <v>215.00000414</v>
+        <v>13.80000028</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="1">
-        <v>4383</v>
+        <v>3961</v>
       </c>
       <c r="B111" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C111" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D111" t="s">
         <v>121</v>
       </c>
       <c r="F111" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="1">
-        <v>4384</v>
+        <v>3962</v>
       </c>
       <c r="B112" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C112" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D112" t="s">
         <v>122</v>
       </c>
       <c r="F112" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="1">
-        <v>4385</v>
+        <v>3963</v>
       </c>
       <c r="B113" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C113" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D113" t="s">
         <v>123</v>
       </c>
       <c r="F113" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="1">
-        <v>4382</v>
+        <v>3964</v>
       </c>
       <c r="B114" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C114" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D114" t="s">
         <v>124</v>
       </c>
       <c r="F114" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="1">
-        <v>4381</v>
+        <v>3965</v>
       </c>
       <c r="B115" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C115" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D115" t="s">
         <v>125</v>
       </c>
       <c r="F115" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="1">
-        <v>4378</v>
+        <v>3966</v>
       </c>
       <c r="B116" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C116" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D116" t="s">
         <v>126</v>
       </c>
       <c r="F116" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="1">
-        <v>4379</v>
+        <v>3967</v>
       </c>
       <c r="B117" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C117" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D117" t="s">
         <v>127</v>
       </c>
       <c r="F117" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="1">
-        <v>4380</v>
+        <v>3968</v>
       </c>
       <c r="B118" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C118" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D118" t="s">
         <v>128</v>
       </c>
       <c r="F118" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="1">
-        <v>4377</v>
+        <v>3969</v>
       </c>
       <c r="B119" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C119" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D119" t="s">
         <v>129</v>
       </c>
       <c r="F119" s="3">
-        <v>295.00000598</v>
+        <v>13.80000028</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="1">
-        <v>4376</v>
+        <v>3970</v>
       </c>
       <c r="B120" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C120" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D120" t="s">
         <v>130</v>
       </c>
       <c r="F120" s="3">
-        <v>295.00000598</v>
+        <v>16.10000032</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="1">
-        <v>4408</v>
+        <v>3971</v>
       </c>
       <c r="B121" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C121" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D121" t="s">
         <v>131</v>
       </c>
       <c r="F121" s="3">
-        <v>38.00000092</v>
+        <v>16.10000032</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="1">
-        <v>4409</v>
+        <v>3972</v>
       </c>
       <c r="B122" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C122" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D122" t="s">
         <v>132</v>
       </c>
       <c r="F122" s="3">
-        <v>95.00000184</v>
+        <v>16.10000032</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="1">
-        <v>4410</v>
+        <v>3973</v>
       </c>
       <c r="B123" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C123" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D123" t="s">
         <v>133</v>
       </c>
       <c r="F123" s="3">
-        <v>95.00000184</v>
+        <v>16.10000032</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="1">
-        <v>4405</v>
+        <v>3974</v>
       </c>
       <c r="B124" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C124" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D124" t="s">
         <v>134</v>
       </c>
       <c r="F124" s="3">
-        <v>310.00000598</v>
+        <v>16.10000032</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="1">
-        <v>4407</v>
+        <v>3975</v>
       </c>
       <c r="B125" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="C125" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D125" t="s">
         <v>135</v>
       </c>
       <c r="F125" s="3">
-        <v>310.00000598</v>
+        <v>16.10000032</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="1">
-        <v>2947</v>
+        <v>3976</v>
       </c>
       <c r="B126" t="s">
+        <v>97</v>
+      </c>
+      <c r="C126" s="1">
+        <v>2021</v>
+      </c>
+      <c r="D126" t="s">
         <v>136</v>
       </c>
-      <c r="D126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" s="3">
-        <v>294.40000589</v>
+        <v>16.10000032</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="1">
-        <v>2948</v>
+        <v>3977</v>
       </c>
       <c r="B127" t="s">
-        <v>136</v>
+        <v>97</v>
+      </c>
+      <c r="C127" s="1">
+        <v>2021</v>
       </c>
       <c r="D127" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F127" s="3">
-        <v>294.40000589</v>
+        <v>16.10000032</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="1">
-        <v>4875</v>
+        <v>3978</v>
       </c>
       <c r="B128" t="s">
-        <v>139</v>
+        <v>97</v>
+      </c>
+      <c r="C128" s="1">
+        <v>2021</v>
       </c>
       <c r="D128" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F128" s="3">
-        <v>3.0</v>
+        <v>16.10000032</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="1">
-        <v>4845</v>
+        <v>3979</v>
       </c>
       <c r="B129" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C129" s="1">
         <v>2021</v>
       </c>
       <c r="D129" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F129" s="3">
-        <v>13.59090957</v>
+        <v>16.10000032</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="1">
-        <v>4846</v>
+        <v>3980</v>
       </c>
       <c r="B130" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C130" s="1">
         <v>2021</v>
       </c>
       <c r="D130" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F130" s="3">
-        <v>13.59090957</v>
+        <v>16.10000032</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="1">
-        <v>4847</v>
+        <v>3981</v>
       </c>
       <c r="B131" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C131" s="1">
         <v>2021</v>
       </c>
       <c r="D131" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F131" s="3">
-        <v>13.59090957</v>
+        <v>16.10000032</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="1">
-        <v>4848</v>
+        <v>3982</v>
       </c>
       <c r="B132" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C132" s="1">
         <v>2021</v>
       </c>
       <c r="D132" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F132" s="3">
-        <v>13.59090957</v>
+        <v>16.10000032</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="1">
-        <v>4849</v>
+        <v>3983</v>
       </c>
       <c r="B133" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C133" s="1">
         <v>2021</v>
       </c>
       <c r="D133" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F133" s="3">
-        <v>13.59090957</v>
+        <v>16.10000032</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="1">
-        <v>4862</v>
+        <v>3984</v>
       </c>
       <c r="B134" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C134" s="1">
         <v>2021</v>
       </c>
       <c r="D134" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F134" s="3">
-        <v>52.27272849</v>
+        <v>16.10000032</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="1">
-        <v>4001</v>
+        <v>3985</v>
       </c>
       <c r="B135" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="C135" s="1">
         <v>2021</v>
       </c>
       <c r="D135" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F135" s="3">
-        <v>62.72727381</v>
+        <v>16.10000032</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="1">
-        <v>4309</v>
+        <v>3986</v>
       </c>
       <c r="B136" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="C136" s="1">
         <v>2021</v>
       </c>
       <c r="D136" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F136" s="3">
-        <v>44.00000092</v>
+        <v>16.10000032</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="1">
-        <v>4310</v>
+        <v>3987</v>
       </c>
       <c r="B137" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C137" s="1">
         <v>2021</v>
       </c>
       <c r="D137" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="F137" s="3">
-        <v>44.00000092</v>
+        <v>16.10000032</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="1">
-        <v>4311</v>
+        <v>3988</v>
       </c>
       <c r="B138" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C138" s="1">
         <v>2021</v>
       </c>
       <c r="D138" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="F138" s="3">
-        <v>44.00000092</v>
+        <v>16.10000032</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="1">
-        <v>4312</v>
+        <v>3989</v>
       </c>
       <c r="B139" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C139" s="1">
         <v>2021</v>
       </c>
       <c r="D139" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F139" s="3">
-        <v>44.00000092</v>
+        <v>16.10000032</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="1">
-        <v>4313</v>
+        <v>3990</v>
       </c>
       <c r="B140" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C140" s="1">
         <v>2021</v>
       </c>
       <c r="D140" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="F140" s="3">
-        <v>44.00000092</v>
+        <v>16.10000032</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="1">
-        <v>4316</v>
+        <v>3991</v>
       </c>
       <c r="B141" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C141" s="1">
         <v>2021</v>
       </c>
       <c r="D141" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F141" s="3">
-        <v>48.00000092</v>
+        <v>16.10000032</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="1">
-        <v>3998</v>
+        <v>3939</v>
       </c>
       <c r="B142" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C142" s="1">
         <v>2021</v>
       </c>
       <c r="D142" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="F142" s="3">
-        <v>48.00000092</v>
+        <v>13.59090957</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="1">
-        <v>3999</v>
+        <v>3940</v>
       </c>
       <c r="B143" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C143" s="1">
         <v>2021</v>
       </c>
       <c r="D143" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="F143" s="3">
-        <v>52.00000092</v>
+        <v>13.59090957</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="1">
-        <v>4000</v>
+        <v>3941</v>
       </c>
       <c r="B144" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C144" s="1">
         <v>2021</v>
       </c>
       <c r="D144" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="F144" s="3">
-        <v>69.00000138</v>
+        <v>13.59090957</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="1">
-        <v>3783</v>
+        <v>3942</v>
       </c>
       <c r="B145" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C145" s="1">
         <v>2021</v>
       </c>
       <c r="D145" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="F145" s="3">
-        <v>15.68181845</v>
+        <v>13.59090957</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="1">
-        <v>3784</v>
+        <v>3943</v>
       </c>
       <c r="B146" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C146" s="1">
         <v>2021</v>
       </c>
       <c r="D146" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F146" s="3">
-        <v>15.68181845</v>
+        <v>13.59090957</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="1">
-        <v>3786</v>
+        <v>4845</v>
       </c>
       <c r="B147" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C147" s="1">
         <v>2021</v>
       </c>
       <c r="D147" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="F147" s="3">
-        <v>15.68181845</v>
+        <v>13.59090957</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="1">
-        <v>3787</v>
+        <v>4846</v>
       </c>
       <c r="B148" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C148" s="1">
         <v>2021</v>
       </c>
       <c r="D148" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="F148" s="3">
-        <v>15.68181845</v>
+        <v>13.59090957</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="1">
-        <v>3788</v>
+        <v>4847</v>
       </c>
       <c r="B149" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C149" s="1">
         <v>2021</v>
       </c>
       <c r="D149" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="F149" s="3">
-        <v>15.68181845</v>
+        <v>13.59090957</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="1">
-        <v>3789</v>
+        <v>4848</v>
       </c>
       <c r="B150" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C150" s="1">
         <v>2021</v>
       </c>
       <c r="D150" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="F150" s="3">
-        <v>15.68181845</v>
+        <v>13.59090957</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="1">
-        <v>3790</v>
+        <v>4849</v>
       </c>
       <c r="B151" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C151" s="1">
         <v>2021</v>
       </c>
       <c r="D151" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F151" s="3">
-        <v>15.68181845</v>
+        <v>13.59090957</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="1">
-        <v>3791</v>
+        <v>3783</v>
       </c>
       <c r="B152" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C152" s="1">
         <v>2021</v>
       </c>
       <c r="D152" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="F152" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="1">
-        <v>3792</v>
+        <v>3784</v>
       </c>
       <c r="B153" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C153" s="1">
         <v>2021</v>
       </c>
       <c r="D153" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="F153" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="1">
-        <v>3793</v>
+        <v>3787</v>
       </c>
       <c r="B154" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C154" s="1">
         <v>2021</v>
       </c>
       <c r="D154" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="F154" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="1">
-        <v>3794</v>
+        <v>3789</v>
       </c>
       <c r="B155" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C155" s="1">
         <v>2021</v>
       </c>
       <c r="D155" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="F155" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="1">
-        <v>3795</v>
+        <v>3790</v>
       </c>
       <c r="B156" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C156" s="1">
         <v>2021</v>
       </c>
       <c r="D156" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="F156" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="1">
-        <v>3796</v>
+        <v>3791</v>
       </c>
       <c r="B157" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C157" s="1">
         <v>2021</v>
       </c>
       <c r="D157" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F157" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="1">
-        <v>3797</v>
+        <v>3792</v>
       </c>
       <c r="B158" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C158" s="1">
         <v>2021</v>
       </c>
       <c r="D158" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="F158" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="1">
-        <v>3798</v>
+        <v>3793</v>
       </c>
       <c r="B159" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C159" s="1">
         <v>2021</v>
       </c>
       <c r="D159" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="F159" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="1">
-        <v>3799</v>
+        <v>3794</v>
       </c>
       <c r="B160" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C160" s="1">
         <v>2021</v>
       </c>
       <c r="D160" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="F160" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="1">
-        <v>3800</v>
+        <v>3795</v>
       </c>
       <c r="B161" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C161" s="1">
         <v>2021</v>
       </c>
       <c r="D161" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F161" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="1">
-        <v>3801</v>
+        <v>3796</v>
       </c>
       <c r="B162" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C162" s="1">
         <v>2021</v>
       </c>
       <c r="D162" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="F162" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="1">
-        <v>3802</v>
+        <v>3797</v>
       </c>
       <c r="B163" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C163" s="1">
         <v>2021</v>
       </c>
       <c r="D163" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F163" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="1">
-        <v>3803</v>
+        <v>3798</v>
       </c>
       <c r="B164" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C164" s="1">
         <v>2021</v>
       </c>
       <c r="D164" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="F164" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="1">
-        <v>3804</v>
+        <v>3799</v>
       </c>
       <c r="B165" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C165" s="1">
         <v>2021</v>
       </c>
       <c r="D165" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="F165" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="1">
-        <v>3805</v>
+        <v>3800</v>
       </c>
       <c r="B166" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C166" s="1">
         <v>2021</v>
       </c>
       <c r="D166" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="F166" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="1">
-        <v>3806</v>
+        <v>3801</v>
       </c>
       <c r="B167" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C167" s="1">
         <v>2021</v>
       </c>
       <c r="D167" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="F167" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="1">
-        <v>3807</v>
+        <v>3802</v>
       </c>
       <c r="B168" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C168" s="1">
         <v>2021</v>
       </c>
       <c r="D168" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="F168" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="1">
-        <v>3808</v>
+        <v>3803</v>
       </c>
       <c r="B169" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C169" s="1">
         <v>2021</v>
       </c>
       <c r="D169" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="F169" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="1">
-        <v>3809</v>
+        <v>3804</v>
       </c>
       <c r="B170" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C170" s="1">
         <v>2021</v>
       </c>
       <c r="D170" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F170" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="1">
-        <v>3810</v>
+        <v>3805</v>
       </c>
       <c r="B171" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C171" s="1">
         <v>2021</v>
       </c>
       <c r="D171" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F171" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="1">
-        <v>3811</v>
+        <v>3806</v>
       </c>
       <c r="B172" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C172" s="1">
         <v>2021</v>
       </c>
       <c r="D172" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="F172" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="1">
-        <v>3812</v>
+        <v>3807</v>
       </c>
       <c r="B173" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C173" s="1">
         <v>2021</v>
       </c>
       <c r="D173" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="F173" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="1">
-        <v>3813</v>
+        <v>3808</v>
       </c>
       <c r="B174" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C174" s="1">
         <v>2021</v>
       </c>
       <c r="D174" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="F174" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="1">
-        <v>3814</v>
+        <v>3809</v>
       </c>
       <c r="B175" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C175" s="1">
         <v>2021</v>
       </c>
       <c r="D175" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="F175" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="1">
-        <v>3815</v>
+        <v>3810</v>
       </c>
       <c r="B176" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C176" s="1">
         <v>2021</v>
       </c>
       <c r="D176" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="F176" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="1">
-        <v>3816</v>
+        <v>3811</v>
       </c>
       <c r="B177" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C177" s="1">
         <v>2021</v>
       </c>
       <c r="D177" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="F177" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="1">
-        <v>3817</v>
+        <v>3812</v>
       </c>
       <c r="B178" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C178" s="1">
         <v>2021</v>
       </c>
       <c r="D178" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="F178" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="1">
-        <v>3818</v>
+        <v>3813</v>
       </c>
       <c r="B179" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C179" s="1">
         <v>2021</v>
       </c>
       <c r="D179" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="F179" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="1">
-        <v>3819</v>
+        <v>3814</v>
       </c>
       <c r="B180" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C180" s="1">
         <v>2021</v>
       </c>
       <c r="D180" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="F180" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="1">
-        <v>3820</v>
+        <v>3815</v>
       </c>
       <c r="B181" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C181" s="1">
         <v>2021</v>
       </c>
       <c r="D181" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="F181" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="1">
-        <v>3821</v>
+        <v>3816</v>
       </c>
       <c r="B182" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C182" s="1">
         <v>2021</v>
       </c>
       <c r="D182" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="F182" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="1">
-        <v>3822</v>
+        <v>3817</v>
       </c>
       <c r="B183" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C183" s="1">
         <v>2021</v>
       </c>
       <c r="D183" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F183" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="1">
-        <v>3823</v>
+        <v>3818</v>
       </c>
       <c r="B184" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C184" s="1">
         <v>2021</v>
       </c>
       <c r="D184" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="F184" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="1">
-        <v>3824</v>
+        <v>3819</v>
       </c>
       <c r="B185" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C185" s="1">
         <v>2021</v>
       </c>
       <c r="D185" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="F185" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="1">
-        <v>3825</v>
+        <v>3820</v>
       </c>
       <c r="B186" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C186" s="1">
         <v>2021</v>
       </c>
       <c r="D186" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="F186" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="1">
-        <v>3782</v>
+        <v>3821</v>
       </c>
       <c r="B187" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C187" s="1">
         <v>2021</v>
       </c>
       <c r="D187" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="F187" s="3">
         <v>15.68181845</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="1">
-        <v>4048</v>
+        <v>3822</v>
       </c>
       <c r="B188" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C188" s="1">
         <v>2021</v>
       </c>
       <c r="D188" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="F188" s="3">
-        <v>39.10000078</v>
+        <v>15.68181845</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="1">
-        <v>4051</v>
+        <v>3823</v>
       </c>
       <c r="B189" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C189" s="1">
         <v>2021</v>
       </c>
       <c r="D189" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F189" s="3">
-        <v>39.10000078</v>
+        <v>15.68181845</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="1">
-        <v>3946</v>
+        <v>3824</v>
       </c>
       <c r="B190" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C190" s="1">
         <v>2021</v>
       </c>
       <c r="D190" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="F190" s="3">
-        <v>13.80000028</v>
+        <v>15.68181845</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="1">
-        <v>3949</v>
+        <v>3825</v>
       </c>
       <c r="B191" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C191" s="1">
         <v>2021</v>
       </c>
       <c r="D191" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="F191" s="3">
-        <v>13.80000028</v>
+        <v>15.68181845</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="1">
-        <v>3950</v>
+        <v>3782</v>
       </c>
       <c r="B192" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C192" s="1">
         <v>2021</v>
       </c>
       <c r="D192" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="F192" s="3">
-        <v>13.80000028</v>
+        <v>15.68181845</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="1">
-        <v>3951</v>
+        <v>3786</v>
       </c>
       <c r="B193" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C193" s="1">
         <v>2021</v>
       </c>
       <c r="D193" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F193" s="3">
-        <v>13.80000028</v>
+        <v>15.68181845</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="1">
-        <v>3952</v>
+        <v>3788</v>
       </c>
       <c r="B194" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C194" s="1">
         <v>2021</v>
       </c>
       <c r="D194" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="F194" s="3">
-        <v>13.80000028</v>
+        <v>15.68181845</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="1">
-        <v>3953</v>
+        <v>3587</v>
       </c>
       <c r="B195" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C195" s="1">
         <v>2021</v>
       </c>
       <c r="D195" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="F195" s="3">
-        <v>13.80000028</v>
+        <v>110.0000023</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="1">
-        <v>3954</v>
+        <v>3589</v>
       </c>
       <c r="B196" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C196" s="1">
         <v>2021</v>
       </c>
       <c r="D196" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="F196" s="3">
-        <v>13.80000028</v>
+        <v>172.50000345</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="1">
-        <v>3955</v>
+        <v>4084</v>
       </c>
       <c r="B197" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C197" s="1">
         <v>2021</v>
       </c>
       <c r="D197" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F197" s="3">
-        <v>13.80000028</v>
+        <v>70.00000138</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="1">
-        <v>3956</v>
+        <v>3584</v>
       </c>
       <c r="B198" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C198" s="1">
         <v>2021</v>
       </c>
       <c r="D198" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="F198" s="3">
-        <v>13.80000028</v>
+        <v>90.00000184</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="1">
-        <v>3957</v>
+        <v>3585</v>
       </c>
       <c r="B199" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C199" s="1">
         <v>2021</v>
       </c>
       <c r="D199" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="F199" s="3">
-        <v>13.80000028</v>
+        <v>90.00000184</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="1">
-        <v>3958</v>
+        <v>3994</v>
       </c>
       <c r="B200" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C200" s="1">
         <v>2021</v>
       </c>
       <c r="D200" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F200" s="3">
-        <v>13.80000028</v>
+        <v>73.1818196</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="1">
-        <v>3959</v>
+        <v>3993</v>
       </c>
       <c r="B201" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C201" s="1">
         <v>2021</v>
       </c>
       <c r="D201" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F201" s="3">
-        <v>13.80000028</v>
+        <v>62.72727381</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="1">
-        <v>3960</v>
+        <v>3528</v>
       </c>
       <c r="B202" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C202" s="1">
         <v>2021</v>
       </c>
       <c r="D202" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="F202" s="3">
-        <v>13.80000028</v>
+        <v>3.0</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="1">
-        <v>3961</v>
+        <v>3529</v>
       </c>
       <c r="B203" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C203" s="1">
         <v>2021</v>
       </c>
       <c r="D203" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="F203" s="3">
-        <v>13.80000028</v>
+        <v>99.00000184</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="1">
-        <v>3962</v>
+        <v>3534</v>
       </c>
       <c r="B204" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C204" s="1">
         <v>2021</v>
       </c>
       <c r="D204" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="F204" s="3">
-        <v>13.80000028</v>
+        <v>3.0</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="1">
-        <v>3963</v>
+        <v>3535</v>
       </c>
       <c r="B205" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C205" s="1">
         <v>2021</v>
       </c>
       <c r="D205" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="F205" s="3">
-        <v>13.80000028</v>
+        <v>99.00000184</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="1">
-        <v>3964</v>
+        <v>3536</v>
       </c>
       <c r="B206" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C206" s="1">
         <v>2021</v>
       </c>
       <c r="D206" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="F206" s="3">
-        <v>13.80000028</v>
+        <v>3.0</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="1">
-        <v>3965</v>
+        <v>3537</v>
       </c>
       <c r="B207" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C207" s="1">
         <v>2021</v>
       </c>
       <c r="D207" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="F207" s="3">
-        <v>13.80000028</v>
+        <v>99.00000184</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="1">
-        <v>3966</v>
+        <v>3538</v>
       </c>
       <c r="B208" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C208" s="1">
         <v>2021</v>
       </c>
       <c r="D208" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="F208" s="3">
-        <v>13.80000028</v>
+        <v>3.0</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="1">
-        <v>3967</v>
+        <v>3540</v>
       </c>
       <c r="B209" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C209" s="1">
         <v>2021</v>
       </c>
       <c r="D209" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="F209" s="3">
-        <v>13.80000028</v>
+        <v>3.0</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="1">
-        <v>3968</v>
+        <v>3541</v>
       </c>
       <c r="B210" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C210" s="1">
         <v>2021</v>
       </c>
       <c r="D210" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F210" s="3">
-        <v>13.80000028</v>
+        <v>99.00000184</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="1">
-        <v>3969</v>
+        <v>3542</v>
       </c>
       <c r="B211" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C211" s="1">
         <v>2021</v>
       </c>
       <c r="D211" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="F211" s="3">
-        <v>13.80000028</v>
+        <v>3.0</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="1">
-        <v>3970</v>
+        <v>3543</v>
       </c>
       <c r="B212" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C212" s="1">
         <v>2021</v>
       </c>
       <c r="D212" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="F212" s="3">
-        <v>16.10000032</v>
+        <v>99.00000184</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="1">
-        <v>3971</v>
+        <v>3544</v>
       </c>
       <c r="B213" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C213" s="1">
         <v>2021</v>
       </c>
       <c r="D213" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="F213" s="3">
-        <v>16.10000032</v>
+        <v>3.0</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="1">
-        <v>3972</v>
+        <v>3545</v>
       </c>
       <c r="B214" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C214" s="1">
         <v>2021</v>
       </c>
       <c r="D214" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F214" s="3">
-        <v>16.10000032</v>
+        <v>99.00000184</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="1">
-        <v>3973</v>
+        <v>3546</v>
       </c>
       <c r="B215" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C215" s="1">
         <v>2021</v>
       </c>
       <c r="D215" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="F215" s="3">
-        <v>16.10000032</v>
+        <v>3.0</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="1">
-        <v>3974</v>
+        <v>3547</v>
       </c>
       <c r="B216" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C216" s="1">
         <v>2021</v>
       </c>
       <c r="D216" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="F216" s="3">
-        <v>16.10000032</v>
+        <v>99.00000184</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="1">
-        <v>3975</v>
+        <v>3548</v>
       </c>
       <c r="B217" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C217" s="1">
         <v>2021</v>
       </c>
       <c r="D217" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F217" s="3">
-        <v>16.10000032</v>
+        <v>3.0</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="1">
-        <v>3976</v>
+        <v>3549</v>
       </c>
       <c r="B218" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C218" s="1">
         <v>2021</v>
       </c>
       <c r="D218" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="F218" s="3">
-        <v>16.10000032</v>
+        <v>99.00000184</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="1">
-        <v>3977</v>
+        <v>3550</v>
       </c>
       <c r="B219" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C219" s="1">
         <v>2021</v>
       </c>
       <c r="D219" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="F219" s="3">
-        <v>16.10000032</v>
+        <v>3.0</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="1">
-        <v>3978</v>
+        <v>3551</v>
       </c>
       <c r="B220" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C220" s="1">
         <v>2021</v>
       </c>
       <c r="D220" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="F220" s="3">
-        <v>16.10000032</v>
+        <v>99.00000184</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="1">
-        <v>3979</v>
+        <v>4091</v>
       </c>
       <c r="B221" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C221" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D221" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="F221" s="3">
-        <v>16.10000032</v>
+        <v>350.0000069</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="1">
-        <v>3980</v>
+        <v>4917</v>
       </c>
       <c r="B222" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C222" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D222" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="F222" s="3">
-        <v>16.10000032</v>
+        <v>350.0000069</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="1">
-        <v>3981</v>
+        <v>4201</v>
       </c>
       <c r="B223" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C223" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D223" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="F223" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="1">
-        <v>3982</v>
+        <v>4202</v>
       </c>
       <c r="B224" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C224" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D224" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="F224" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="1">
-        <v>3983</v>
+        <v>4203</v>
       </c>
       <c r="B225" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C225" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D225" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="F225" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="1">
-        <v>3984</v>
+        <v>4204</v>
       </c>
       <c r="B226" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C226" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D226" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F226" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="1">
-        <v>3985</v>
+        <v>4205</v>
       </c>
       <c r="B227" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C227" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D227" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="F227" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="1">
-        <v>3986</v>
+        <v>4206</v>
       </c>
       <c r="B228" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C228" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D228" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F228" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="1">
-        <v>3987</v>
+        <v>4207</v>
       </c>
       <c r="B229" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C229" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D229" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="F229" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="1">
-        <v>3988</v>
+        <v>4208</v>
       </c>
       <c r="B230" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C230" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D230" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="F230" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="1">
-        <v>3989</v>
+        <v>4209</v>
       </c>
       <c r="B231" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C231" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D231" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="F231" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="1">
-        <v>3990</v>
+        <v>4210</v>
       </c>
       <c r="B232" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C232" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D232" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="F232" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="1">
-        <v>3991</v>
+        <v>4211</v>
       </c>
       <c r="B233" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C233" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D233" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F233" s="3">
-        <v>16.10000032</v>
+        <v>5.0600001</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="1">
-        <v>3939</v>
+        <v>4212</v>
       </c>
       <c r="B234" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C234" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D234" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="F234" s="3">
-        <v>13.59090957</v>
+        <v>5.0600001</v>
       </c>
       <c r="G234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="1">
-        <v>3940</v>
+        <v>4213</v>
       </c>
       <c r="B235" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C235" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D235" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="F235" s="3">
-        <v>13.59090957</v>
+        <v>5.0600001</v>
       </c>
       <c r="G235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="1">
-        <v>3941</v>
+        <v>4214</v>
       </c>
       <c r="B236" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C236" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D236" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="F236" s="3">
-        <v>13.59090957</v>
+        <v>5.22727266</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="1">
-        <v>3942</v>
+        <v>4215</v>
       </c>
       <c r="B237" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C237" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D237" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="F237" s="3">
-        <v>13.59090957</v>
+        <v>5.22727266</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="1">
-        <v>3943</v>
+        <v>4217</v>
       </c>
       <c r="B238" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C238" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D238" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F238" s="3">
-        <v>13.59090957</v>
+        <v>5.0600001</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="1">
-        <v>3587</v>
+        <v>4218</v>
       </c>
       <c r="B239" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C239" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D239" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="F239" s="3">
-        <v>110.0000023</v>
+        <v>5.22727266</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="1">
-        <v>3589</v>
+        <v>4219</v>
       </c>
       <c r="B240" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C240" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D240" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="F240" s="3">
-        <v>172.50000345</v>
+        <v>5.0600001</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="1">
-        <v>4084</v>
+        <v>4220</v>
       </c>
       <c r="B241" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C241" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D241" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="F241" s="3">
-        <v>70.00000138</v>
+        <v>5.22727266</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="1">
-        <v>3584</v>
+        <v>4221</v>
       </c>
       <c r="B242" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C242" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D242" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="F242" s="3">
-        <v>90.00000184</v>
+        <v>5.0600001</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="1">
-        <v>3585</v>
+        <v>4222</v>
       </c>
       <c r="B243" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C243" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D243" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="F243" s="3">
-        <v>90.00000184</v>
+        <v>5.22727266</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="1">
-        <v>3994</v>
+        <v>4223</v>
       </c>
       <c r="B244" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C244" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D244" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="F244" s="3">
-        <v>73.1818196</v>
+        <v>5.0600001</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="1">
-        <v>3993</v>
+        <v>4224</v>
       </c>
       <c r="B245" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C245" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D245" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="F245" s="3">
-        <v>62.72727381</v>
+        <v>5.0600001</v>
       </c>
       <c r="G245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="1">
-        <v>3528</v>
+        <v>4225</v>
       </c>
       <c r="B246" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C246" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D246" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="F246" s="3">
-        <v>3.0</v>
+        <v>5.0600001</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="1">
-        <v>3529</v>
+        <v>4226</v>
       </c>
       <c r="B247" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C247" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D247" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="F247" s="3">
-        <v>99.00000184</v>
+        <v>5.0600001</v>
       </c>
       <c r="G247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="1">
-        <v>3534</v>
+        <v>4227</v>
       </c>
       <c r="B248" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C248" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D248" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="F248" s="3">
-        <v>3.0</v>
+        <v>5.22727266</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="1">
-        <v>3535</v>
+        <v>4228</v>
       </c>
       <c r="B249" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C249" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D249" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F249" s="3">
-        <v>99.00000184</v>
+        <v>5.0600001</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="1">
-        <v>3536</v>
+        <v>4229</v>
       </c>
       <c r="B250" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C250" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D250" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="F250" s="3">
-        <v>3.0</v>
+        <v>5.22727266</v>
       </c>
       <c r="G250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="1">
-        <v>3537</v>
+        <v>4230</v>
       </c>
       <c r="B251" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C251" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D251" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="F251" s="3">
-        <v>99.00000184</v>
+        <v>5.22727266</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="1">
-        <v>3538</v>
+        <v>4231</v>
       </c>
       <c r="B252" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C252" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D252" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="F252" s="3">
-        <v>3.0</v>
+        <v>5.22727266</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="1">
-        <v>3539</v>
+        <v>4232</v>
       </c>
       <c r="B253" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C253" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D253" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="F253" s="3">
-        <v>99.00000184</v>
+        <v>5.22727266</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="1">
-        <v>3540</v>
+        <v>4339</v>
       </c>
       <c r="B254" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C254" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D254" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="F254" s="3">
-        <v>3.0</v>
+        <v>90.00000184</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="1">
-        <v>3541</v>
+        <v>4238</v>
       </c>
       <c r="B255" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C255" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D255" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="F255" s="3">
-        <v>99.00000184</v>
+        <v>86.48000173</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="1">
-        <v>3542</v>
+        <v>4237</v>
       </c>
       <c r="B256" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C256" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D256" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="F256" s="3">
-        <v>3.0</v>
+        <v>103.50000207</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="1">
-        <v>3543</v>
+        <v>4236</v>
       </c>
       <c r="B257" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C257" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D257" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F257" s="3">
-        <v>99.00000184</v>
+        <v>109.48000219</v>
       </c>
       <c r="G257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="1">
-        <v>3544</v>
+        <v>4235</v>
       </c>
       <c r="B258" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C258" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D258" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="F258" s="3">
-        <v>3.0</v>
+        <v>109.48000219</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="1">
-        <v>3545</v>
+        <v>4234</v>
       </c>
       <c r="B259" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C259" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D259" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="F259" s="3">
-        <v>99.00000184</v>
+        <v>132.48000265</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="1">
-        <v>3546</v>
+        <v>4233</v>
       </c>
       <c r="B260" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C260" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D260" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="F260" s="3">
-        <v>3.0</v>
+        <v>132.7727301</v>
       </c>
       <c r="G260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="1">
-        <v>3547</v>
+        <v>4342</v>
       </c>
       <c r="B261" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C261" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D261" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="F261" s="3">
-        <v>99.00000184</v>
+        <v>70.00000138</v>
       </c>
       <c r="G261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="1">
-        <v>3548</v>
+        <v>4343</v>
       </c>
       <c r="B262" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C262" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D262" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="F262" s="3">
-        <v>3.0</v>
+        <v>70.00000138</v>
       </c>
       <c r="G262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="1">
-        <v>3549</v>
+        <v>4344</v>
       </c>
       <c r="B263" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C263" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D263" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="F263" s="3">
-        <v>99.00000184</v>
+        <v>70.00000138</v>
       </c>
       <c r="G263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="1">
-        <v>3550</v>
+        <v>4341</v>
       </c>
       <c r="B264" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C264" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D264" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="F264" s="3">
-        <v>3.0</v>
+        <v>70.00000138</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="1">
-        <v>3551</v>
+        <v>4345</v>
       </c>
       <c r="B265" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C265" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D265" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="F265" s="3">
-        <v>99.00000184</v>
+        <v>70.00000138</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="1">
-        <v>4917</v>
+        <v>4335</v>
       </c>
       <c r="B266" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C266" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D266" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="F266" s="3">
-        <v>350.0000069</v>
+        <v>90.00000184</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="1">
-        <v>4091</v>
+        <v>4330</v>
       </c>
       <c r="B267" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C267" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D267" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="F267" s="3">
-        <v>350.0000069</v>
+        <v>90.00000184</v>
       </c>
       <c r="G267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="1">
-        <v>4201</v>
+        <v>4336</v>
       </c>
       <c r="B268" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C268" s="1">
         <v>2023</v>
       </c>
       <c r="D268" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="F268" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="1">
-        <v>4202</v>
+        <v>4337</v>
       </c>
       <c r="B269" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C269" s="1">
         <v>2023</v>
       </c>
       <c r="D269" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="F269" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="1">
-        <v>4203</v>
+        <v>4332</v>
       </c>
       <c r="B270" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C270" s="1">
         <v>2023</v>
       </c>
       <c r="D270" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="F270" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="1">
-        <v>4204</v>
+        <v>4334</v>
       </c>
       <c r="B271" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C271" s="1">
         <v>2023</v>
       </c>
       <c r="D271" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="F271" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="1">
-        <v>4205</v>
+        <v>4329</v>
       </c>
       <c r="B272" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C272" s="1">
         <v>2023</v>
       </c>
       <c r="D272" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="F272" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="1">
-        <v>4206</v>
+        <v>4338</v>
       </c>
       <c r="B273" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C273" s="1">
         <v>2023</v>
       </c>
       <c r="D273" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="F273" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="1">
-        <v>4207</v>
+        <v>4328</v>
       </c>
       <c r="B274" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C274" s="1">
         <v>2023</v>
       </c>
       <c r="D274" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="F274" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="1">
-        <v>4208</v>
+        <v>4331</v>
       </c>
       <c r="B275" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C275" s="1">
         <v>2023</v>
       </c>
       <c r="D275" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="F275" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="1">
-        <v>4209</v>
+        <v>4333</v>
       </c>
       <c r="B276" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C276" s="1">
         <v>2023</v>
       </c>
       <c r="D276" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="F276" s="3">
-        <v>5.0600001</v>
+        <v>90.00000184</v>
       </c>
       <c r="G276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="1">
-        <v>4210</v>
+        <v>4403</v>
       </c>
       <c r="B277" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C277" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D277" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="F277" s="3">
-        <v>5.0600001</v>
+        <v>218.50000437</v>
       </c>
       <c r="G277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="1">
-        <v>4211</v>
+        <v>4710</v>
       </c>
       <c r="B278" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C278" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D278" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="F278" s="3">
-        <v>5.0600001</v>
+        <v>376.36364381</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="1">
-        <v>4212</v>
+        <v>4545</v>
       </c>
       <c r="B279" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C279" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D279" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F279" s="3">
-        <v>5.0600001</v>
+        <v>23.00000046</v>
       </c>
       <c r="G279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="1">
-        <v>4213</v>
+        <v>4496</v>
       </c>
       <c r="B280" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C280" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D280" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="F280" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="1">
-        <v>4214</v>
+        <v>4497</v>
       </c>
       <c r="B281" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C281" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D281" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="F281" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="1">
-        <v>4215</v>
+        <v>4498</v>
       </c>
       <c r="B282" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C282" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D282" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="F282" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="1">
-        <v>4217</v>
+        <v>4499</v>
       </c>
       <c r="B283" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C283" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D283" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F283" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="1">
-        <v>4218</v>
+        <v>4500</v>
       </c>
       <c r="B284" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C284" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D284" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="F284" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="1">
-        <v>4219</v>
+        <v>4501</v>
       </c>
       <c r="B285" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C285" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D285" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F285" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="1">
-        <v>4220</v>
+        <v>4502</v>
       </c>
       <c r="B286" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C286" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D286" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="F286" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="1">
-        <v>4221</v>
+        <v>4503</v>
       </c>
       <c r="B287" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C287" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D287" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="F287" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="1">
-        <v>4222</v>
+        <v>4504</v>
       </c>
       <c r="B288" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C288" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D288" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F288" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="1">
-        <v>4223</v>
+        <v>4505</v>
       </c>
       <c r="B289" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C289" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D289" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="F289" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="1">
-        <v>4224</v>
+        <v>4506</v>
       </c>
       <c r="B290" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C290" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D290" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="F290" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="1">
-        <v>4225</v>
+        <v>4507</v>
       </c>
       <c r="B291" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C291" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D291" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="F291" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="1">
-        <v>4226</v>
+        <v>4508</v>
       </c>
       <c r="B292" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C292" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D292" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F292" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G292" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="1">
-        <v>4227</v>
+        <v>4509</v>
       </c>
       <c r="B293" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C293" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D293" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="F293" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G293" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="1">
-        <v>4228</v>
+        <v>4510</v>
       </c>
       <c r="B294" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C294" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D294" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="F294" s="3">
-        <v>5.0600001</v>
+        <v>5.98000012</v>
       </c>
       <c r="G294" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="1">
-        <v>4229</v>
+        <v>4511</v>
       </c>
       <c r="B295" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C295" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D295" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="F295" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="1">
-        <v>4230</v>
+        <v>4512</v>
       </c>
       <c r="B296" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C296" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D296" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="F296" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G296" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="1">
-        <v>4231</v>
+        <v>4513</v>
       </c>
       <c r="B297" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C297" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D297" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="F297" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="1">
-        <v>4232</v>
+        <v>4515</v>
       </c>
       <c r="B298" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C298" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D298" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="F298" s="3">
-        <v>5.22727266</v>
+        <v>5.98000012</v>
       </c>
       <c r="G298" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="1">
-        <v>4339</v>
+        <v>4514</v>
       </c>
       <c r="B299" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C299" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D299" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="F299" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G299" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="1">
-        <v>4238</v>
+        <v>4516</v>
       </c>
       <c r="B300" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C300" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D300" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F300" s="3">
-        <v>86.48000173</v>
+        <v>5.98000012</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="1">
-        <v>4237</v>
+        <v>4517</v>
       </c>
       <c r="B301" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C301" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D301" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="F301" s="3">
-        <v>103.50000207</v>
+        <v>5.98000012</v>
       </c>
       <c r="G301" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="1">
-        <v>4236</v>
+        <v>4518</v>
       </c>
       <c r="B302" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C302" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D302" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="F302" s="3">
-        <v>109.48000219</v>
+        <v>5.98000012</v>
       </c>
       <c r="G302" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="1">
-        <v>4235</v>
+        <v>4519</v>
       </c>
       <c r="B303" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C303" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D303" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F303" s="3">
-        <v>109.48000219</v>
+        <v>5.98000012</v>
       </c>
       <c r="G303" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="1">
-        <v>4234</v>
+        <v>4520</v>
       </c>
       <c r="B304" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C304" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D304" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="F304" s="3">
-        <v>132.48000265</v>
+        <v>5.98000012</v>
       </c>
       <c r="G304" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="1">
-        <v>4233</v>
+        <v>4521</v>
       </c>
       <c r="B305" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C305" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D305" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F305" s="3">
-        <v>132.7727301</v>
+        <v>5.98000012</v>
       </c>
       <c r="G305" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="1">
-        <v>4342</v>
+        <v>4522</v>
       </c>
       <c r="B306" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C306" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D306" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F306" s="3">
-        <v>70.00000138</v>
+        <v>5.98000012</v>
       </c>
       <c r="G306" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="1">
-        <v>4345</v>
+        <v>4523</v>
       </c>
       <c r="B307" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C307" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D307" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="F307" s="3">
-        <v>70.00000138</v>
+        <v>5.98000012</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="1">
-        <v>4343</v>
+        <v>4524</v>
       </c>
       <c r="B308" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C308" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D308" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="F308" s="3">
-        <v>70.00000138</v>
+        <v>5.98000012</v>
       </c>
       <c r="G308" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="1">
-        <v>4344</v>
+        <v>4525</v>
       </c>
       <c r="B309" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C309" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D309" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="F309" s="3">
-        <v>70.00000138</v>
+        <v>5.98000012</v>
       </c>
       <c r="G309" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="1">
-        <v>4341</v>
+        <v>4526</v>
       </c>
       <c r="B310" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C310" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D310" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="F310" s="3">
-        <v>70.00000138</v>
+        <v>5.98000012</v>
       </c>
       <c r="G310" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="1">
-        <v>4335</v>
+        <v>4527</v>
       </c>
       <c r="B311" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C311" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D311" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="F311" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G311" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="1">
-        <v>4330</v>
+        <v>4528</v>
       </c>
       <c r="B312" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C312" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D312" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="F312" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G312" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="1">
-        <v>4338</v>
+        <v>4529</v>
       </c>
       <c r="B313" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C313" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D313" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="F313" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G313" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="1">
-        <v>4333</v>
+        <v>4530</v>
       </c>
       <c r="B314" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C314" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D314" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F314" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G314" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="1">
-        <v>4336</v>
+        <v>4531</v>
       </c>
       <c r="B315" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C315" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D315" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F315" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G315" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="1">
-        <v>4331</v>
+        <v>4532</v>
       </c>
       <c r="B316" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C316" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D316" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="F316" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G316" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="1">
-        <v>4337</v>
+        <v>4533</v>
       </c>
       <c r="B317" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C317" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D317" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="F317" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G317" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="1">
-        <v>4332</v>
+        <v>4534</v>
       </c>
       <c r="B318" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C318" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D318" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="F318" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G318" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="1">
-        <v>4334</v>
+        <v>4535</v>
       </c>
       <c r="B319" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C319" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D319" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F319" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G319" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="1">
-        <v>4329</v>
+        <v>4536</v>
       </c>
       <c r="B320" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C320" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D320" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="F320" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G320" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="1">
-        <v>4328</v>
+        <v>4537</v>
       </c>
       <c r="B321" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C321" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D321" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="F321" s="3">
-        <v>90.00000184</v>
+        <v>5.98000012</v>
       </c>
       <c r="G321" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="1">
-        <v>4710</v>
+        <v>4538</v>
       </c>
       <c r="B322" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C322" s="1">
         <v>2024</v>
       </c>
       <c r="D322" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="F322" s="3">
-        <v>376.36364381</v>
+        <v>5.98000012</v>
       </c>
       <c r="G322" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="1">
-        <v>4711</v>
+        <v>4539</v>
       </c>
       <c r="B323" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C323" s="1">
         <v>2024</v>
       </c>
       <c r="D323" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="F323" s="3">
-        <v>25.00000046</v>
+        <v>5.98000012</v>
       </c>
       <c r="G323" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="1">
-        <v>4545</v>
+        <v>4540</v>
       </c>
       <c r="B324" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C324" s="1">
         <v>2024</v>
       </c>
       <c r="D324" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="F324" s="3">
-        <v>23.00000046</v>
+        <v>5.98000012</v>
       </c>
       <c r="G324" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="1">
-        <v>4496</v>
+        <v>4541</v>
       </c>
       <c r="B325" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C325" s="1">
         <v>2024</v>
       </c>
       <c r="D325" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="F325" s="3">
         <v>5.98000012</v>
       </c>
       <c r="G325" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="1">
-        <v>4497</v>
+        <v>4542</v>
       </c>
       <c r="B326" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C326" s="1">
         <v>2024</v>
       </c>
       <c r="D326" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="F326" s="3">
         <v>5.98000012</v>
       </c>
       <c r="G326" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="1">
-        <v>4498</v>
+        <v>4543</v>
       </c>
       <c r="B327" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C327" s="1">
         <v>2024</v>
       </c>
       <c r="D327" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="F327" s="3">
         <v>5.98000012</v>
       </c>
       <c r="G327" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="1">
-        <v>4499</v>
+        <v>4544</v>
       </c>
       <c r="B328" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C328" s="1">
         <v>2024</v>
       </c>
       <c r="D328" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F328" s="3">
         <v>5.98000012</v>
       </c>
       <c r="G328" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="1">
-        <v>4500</v>
+        <v>4711</v>
       </c>
       <c r="B329" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C329" s="1">
         <v>2024</v>
       </c>
       <c r="D329" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F329" s="3">
-        <v>5.98000012</v>
+        <v>25.00000046</v>
       </c>
       <c r="G329" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="1">
-        <v>4501</v>
+        <v>4838</v>
       </c>
       <c r="B330" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C330" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D330" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="F330" s="3">
-        <v>5.98000012</v>
+        <v>73.1818196</v>
       </c>
       <c r="G330" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="1">
-        <v>4502</v>
+        <v>4837</v>
       </c>
       <c r="B331" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C331" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D331" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="F331" s="3">
-        <v>5.98000012</v>
+        <v>78.40909227</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="1">
-        <v>4503</v>
+        <v>4835</v>
       </c>
       <c r="B332" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C332" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D332" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F332" s="3">
-        <v>5.98000012</v>
+        <v>78.40909227</v>
       </c>
       <c r="G332" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="1">
-        <v>4504</v>
+        <v>4836</v>
       </c>
       <c r="B333" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C333" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D333" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="F333" s="3">
-        <v>5.98000012</v>
+        <v>78.40909227</v>
       </c>
       <c r="G333" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="1">
-        <v>4505</v>
+        <v>4916</v>
       </c>
       <c r="B334" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C334" s="1">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="D334" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F334" s="3">
-        <v>5.98000012</v>
+        <v>90.00000184</v>
       </c>
       <c r="G334" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="1">
-        <v>4506</v>
+        <v>4771</v>
       </c>
       <c r="B335" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C335" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="D335" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="F335" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G335" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="1">
-        <v>4507</v>
+        <v>4772</v>
       </c>
       <c r="B336" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C336" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="D336" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="F336" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G336" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="1">
-        <v>4508</v>
+        <v>4773</v>
       </c>
       <c r="B337" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C337" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="D337" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="F337" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="1">
-        <v>4509</v>
+        <v>4774</v>
       </c>
       <c r="B338" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C338" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D338" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="F338" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G338" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="1">
-        <v>4510</v>
+        <v>4775</v>
       </c>
       <c r="B339" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C339" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D339" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F339" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G339" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="1">
-        <v>4511</v>
+        <v>4776</v>
       </c>
       <c r="B340" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C340" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D340" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F340" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G340" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="1">
-        <v>4512</v>
+        <v>4778</v>
       </c>
       <c r="B341" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C341" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D341" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="F341" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G341" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="1">
-        <v>4513</v>
+        <v>4779</v>
       </c>
       <c r="B342" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C342" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D342" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="F342" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G342" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="1">
-        <v>4515</v>
+        <v>4777</v>
       </c>
       <c r="B343" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C343" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D343" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="F343" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G343" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="1">
-        <v>4514</v>
+        <v>4780</v>
       </c>
       <c r="B344" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C344" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D344" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="F344" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G344" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="1">
-        <v>4516</v>
+        <v>4781</v>
       </c>
       <c r="B345" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C345" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D345" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="F345" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G345" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="1">
-        <v>4517</v>
+        <v>4782</v>
       </c>
       <c r="B346" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C346" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D346" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="F346" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G346" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="1">
-        <v>4518</v>
+        <v>4783</v>
       </c>
       <c r="B347" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C347" s="1">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="D347" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="F347" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G347" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="1">
-        <v>4519</v>
+        <v>4784</v>
       </c>
       <c r="B348" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C348" s="1">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="D348" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="F348" s="3">
-        <v>5.98000012</v>
+        <v>75.00000138</v>
       </c>
       <c r="G348" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="1">
-        <v>4520</v>
+        <v>4830</v>
       </c>
       <c r="B349" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C349" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D349" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="F349" s="3">
-        <v>5.98000012</v>
+        <v>370.00000736</v>
       </c>
       <c r="G349" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="1">
-        <v>4521</v>
+        <v>4798</v>
       </c>
       <c r="B350" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C350" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D350" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="F350" s="3">
-        <v>5.98000012</v>
+        <v>18.00000046</v>
       </c>
       <c r="G350" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="1">
-        <v>4522</v>
+        <v>4899</v>
       </c>
       <c r="B351" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C351" s="1">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="D351" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="F351" s="3">
-        <v>5.98000012</v>
+        <v>575.0000115</v>
       </c>
       <c r="G351" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="1">
-        <v>4523</v>
+        <v>4885</v>
       </c>
       <c r="B352" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C352" s="1">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="D352" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="F352" s="3">
-        <v>5.98000012</v>
+        <v>350.0000069</v>
       </c>
       <c r="G352" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="1">
-        <v>4524</v>
+        <v>4915</v>
       </c>
       <c r="B353" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C353" s="1">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="D353" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="F353" s="3">
-        <v>5.98000012</v>
+        <v>450.0000092</v>
       </c>
       <c r="G353" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="1">
-        <v>4525</v>
+        <v>4914</v>
       </c>
       <c r="B354" t="s">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="C354" s="1">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="D354" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="F354" s="3">
-        <v>5.98000012</v>
+        <v>800.0000161</v>
       </c>
       <c r="G354" s="2" t="s">
-        <v>9</v>
-[...1138 lines deleted...]
-      <c r="G411" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G566"/>
+  <dimension ref="A1:G547"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" style="1"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="1"/>
     <col min="4" max="4" width="48" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" style="1"/>
     <col min="6" max="6" width="9.10" style="3"/>
     <col min="7" max="7" width="9.10" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
         <v>4362</v>
       </c>
       <c r="B2" t="s">
-        <v>430</v>
+        <v>366</v>
       </c>
       <c r="C2" s="1">
         <v>2023</v>
       </c>
       <c r="D2" t="s">
-        <v>431</v>
+        <v>367</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>432</v>
+        <v>368</v>
       </c>
       <c r="F2" s="3">
         <v>2524.48005049</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
         <v>3198</v>
       </c>
       <c r="B3" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C3" s="1">
         <v>1992</v>
       </c>
       <c r="D3" t="s">
-        <v>434</v>
+        <v>370</v>
       </c>
       <c r="E3" s="1">
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>1562.95457684</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
-        <v>4808</v>
+        <v>4811</v>
       </c>
       <c r="B4" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C4" s="1">
         <v>1993</v>
       </c>
       <c r="D4" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>371</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>372</v>
       </c>
       <c r="F4" s="3">
-        <v>261.36364151</v>
+        <v>522.72728301</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
-        <v>4811</v>
+        <v>4812</v>
       </c>
       <c r="B5" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C5" s="1">
         <v>1993</v>
       </c>
       <c r="D5" t="s">
-        <v>436</v>
+        <v>373</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>437</v>
+        <v>374</v>
       </c>
       <c r="F5" s="3">
-        <v>522.72728301</v>
+        <v>993.181838</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
-        <v>4812</v>
+        <v>4808</v>
       </c>
       <c r="B6" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C6" s="1">
         <v>1993</v>
       </c>
       <c r="D6" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>375</v>
+      </c>
+      <c r="E6" s="1">
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>993.181838</v>
+        <v>261.36364151</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
         <v>977</v>
       </c>
       <c r="B7" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C7" s="1">
         <v>2005</v>
       </c>
       <c r="D7" t="s">
-        <v>434</v>
+        <v>370</v>
       </c>
       <c r="E7" s="1">
         <v>27</v>
       </c>
       <c r="F7" s="3">
         <v>993.181838</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
         <v>3212</v>
       </c>
       <c r="B8" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C8" s="1">
         <v>2005</v>
       </c>
       <c r="D8" t="s">
-        <v>440</v>
+        <v>376</v>
       </c>
       <c r="E8" s="1">
         <v>28</v>
       </c>
       <c r="F8" s="3">
         <v>993.181838</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
         <v>4442</v>
       </c>
       <c r="B9" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C9" s="1">
         <v>2005</v>
       </c>
       <c r="D9" t="s">
-        <v>441</v>
+        <v>377</v>
       </c>
       <c r="E9" s="1">
         <v>26</v>
       </c>
       <c r="F9" s="3">
         <v>1725.0000345</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
         <v>2320</v>
       </c>
       <c r="B10" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C10" s="1">
         <v>2005</v>
       </c>
       <c r="D10" t="s">
-        <v>442</v>
+        <v>378</v>
       </c>
       <c r="E10" s="1">
         <v>29</v>
       </c>
       <c r="F10" s="3">
         <v>4600.000092</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
         <v>4443</v>
       </c>
       <c r="B11" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C11" s="1">
         <v>2013</v>
       </c>
       <c r="D11" t="s">
-        <v>443</v>
+        <v>379</v>
       </c>
       <c r="E11" s="1">
         <v>36</v>
       </c>
       <c r="F11" s="3">
         <v>4704.54554851</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
         <v>1838</v>
       </c>
       <c r="B12" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C12" s="1">
         <v>2017</v>
       </c>
       <c r="D12" t="s">
-        <v>444</v>
+        <v>377</v>
       </c>
       <c r="F12" s="3">
         <v>522.72728301</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
         <v>2343</v>
       </c>
       <c r="B13" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C13" s="1">
         <v>2018</v>
       </c>
       <c r="D13" t="s">
-        <v>434</v>
+        <v>370</v>
       </c>
       <c r="F13" s="3">
         <v>888.63638149</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
         <v>4814</v>
       </c>
       <c r="B14" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C14" s="1">
         <v>2018</v>
       </c>
       <c r="D14" t="s">
-        <v>445</v>
+        <v>380</v>
       </c>
       <c r="E14" s="1">
         <v>37</v>
       </c>
       <c r="F14" s="3">
         <v>9931.8183805</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1">
         <v>3153</v>
       </c>
       <c r="B15" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C15" s="1">
         <v>2020</v>
       </c>
       <c r="D15" t="s">
-        <v>444</v>
+        <v>377</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>446</v>
+        <v>381</v>
       </c>
       <c r="F15" s="3">
         <v>250.90909572</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1">
         <v>3129</v>
       </c>
       <c r="B16" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C16" s="1">
         <v>2020</v>
       </c>
       <c r="D16" t="s">
-        <v>442</v>
+        <v>378</v>
       </c>
       <c r="F16" s="3">
         <v>2404.54550251</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1">
         <v>4240</v>
       </c>
       <c r="B17" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C17" s="1">
         <v>2021</v>
       </c>
       <c r="D17" t="s">
-        <v>434</v>
+        <v>370</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>447</v>
+        <v>382</v>
       </c>
       <c r="F17" s="3">
         <v>431.48000863</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1">
         <v>4444</v>
       </c>
       <c r="B18" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="C18" s="1">
         <v>2022</v>
       </c>
       <c r="D18" t="s">
-        <v>444</v>
+        <v>377</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>448</v>
+        <v>383</v>
       </c>
       <c r="F18" s="3">
         <v>264.50000529</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1">
         <v>3623</v>
       </c>
       <c r="B19" t="s">
-        <v>449</v>
+        <v>384</v>
       </c>
       <c r="C19" s="1">
         <v>1994</v>
       </c>
       <c r="D19" t="s">
-        <v>450</v>
+        <v>385</v>
       </c>
       <c r="E19" s="1">
         <v>56</v>
       </c>
       <c r="F19" s="3">
         <v>418.1818265</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1">
         <v>2718</v>
       </c>
       <c r="B20" t="s">
-        <v>451</v>
+        <v>386</v>
       </c>
       <c r="C20" s="1">
         <v>1998</v>
       </c>
       <c r="D20" t="s">
-        <v>452</v>
+        <v>387</v>
       </c>
       <c r="F20" s="3">
         <v>1322.50002645</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1">
         <v>2717</v>
       </c>
       <c r="B21" t="s">
-        <v>451</v>
+        <v>386</v>
       </c>
       <c r="C21" s="1">
         <v>1998</v>
       </c>
       <c r="D21" t="s">
-        <v>453</v>
+        <v>388</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>454</v>
+        <v>389</v>
       </c>
       <c r="F21" s="3">
         <v>679.54546801</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1">
         <v>3194</v>
       </c>
       <c r="B22" t="s">
-        <v>451</v>
+        <v>386</v>
       </c>
       <c r="C22" s="1">
         <v>2018</v>
       </c>
       <c r="D22" t="s">
-        <v>455</v>
+        <v>390</v>
       </c>
       <c r="F22" s="3">
         <v>710.90910492</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1">
         <v>3678</v>
       </c>
       <c r="B23" t="s">
-        <v>456</v>
+        <v>391</v>
       </c>
       <c r="C23" s="1">
         <v>1991</v>
       </c>
       <c r="D23" t="s">
-        <v>457</v>
+        <v>392</v>
       </c>
       <c r="E23" s="1">
         <v>134</v>
       </c>
       <c r="F23" s="3">
         <v>240.45455039</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1">
         <v>2860</v>
       </c>
       <c r="B24" t="s">
-        <v>458</v>
+        <v>393</v>
       </c>
       <c r="C24" s="1">
         <v>2003</v>
       </c>
       <c r="D24" t="s">
-        <v>459</v>
+        <v>394</v>
       </c>
       <c r="E24" s="1">
         <v>355</v>
       </c>
       <c r="F24" s="3">
         <v>62.72727381</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1">
         <v>2861</v>
       </c>
       <c r="B25" t="s">
-        <v>458</v>
+        <v>393</v>
       </c>
       <c r="C25" s="1">
         <v>2003</v>
       </c>
       <c r="D25" t="s">
-        <v>460</v>
+        <v>395</v>
       </c>
       <c r="E25" s="1">
         <v>355</v>
       </c>
       <c r="F25" s="3">
         <v>402.50000805</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1">
         <v>3828</v>
       </c>
       <c r="B26" t="s">
-        <v>458</v>
+        <v>393</v>
       </c>
       <c r="C26" s="1">
         <v>2016</v>
       </c>
       <c r="D26" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>462</v>
+        <v>397</v>
       </c>
       <c r="F26" s="3">
         <v>407.72728071</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1">
         <v>3829</v>
       </c>
       <c r="B27" t="s">
-        <v>458</v>
+        <v>393</v>
       </c>
       <c r="C27" s="1">
         <v>2017</v>
       </c>
       <c r="D27" t="s">
-        <v>463</v>
+        <v>398</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>464</v>
+        <v>399</v>
       </c>
       <c r="F27" s="3">
         <v>1148.95456856</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1">
         <v>4306</v>
       </c>
       <c r="B28" t="s">
-        <v>458</v>
+        <v>393</v>
       </c>
       <c r="C28" s="1">
         <v>2023</v>
       </c>
       <c r="D28" t="s">
-        <v>465</v>
+        <v>400</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>466</v>
+        <v>401</v>
       </c>
       <c r="F28" s="3">
         <v>470.45455499</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1">
         <v>4412</v>
       </c>
       <c r="B29" t="s">
-        <v>458</v>
+        <v>393</v>
       </c>
       <c r="C29" s="1">
         <v>2023</v>
       </c>
       <c r="D29" t="s">
-        <v>467</v>
+        <v>402</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>468</v>
+        <v>403</v>
       </c>
       <c r="F29" s="3">
         <v>365.90909802</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1">
-        <v>2217</v>
+        <v>700</v>
       </c>
       <c r="B30" t="s">
-        <v>469</v>
+        <v>404</v>
       </c>
       <c r="C30" s="1">
-        <v>1921</v>
+        <v>1975</v>
       </c>
       <c r="D30" t="s">
-        <v>470</v>
+        <v>405</v>
+      </c>
+      <c r="E30" s="1">
+        <v>32</v>
       </c>
       <c r="F30" s="3">
-        <v>1568.1818495</v>
+        <v>1633.00003266</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1">
-        <v>2218</v>
+        <v>4425</v>
       </c>
       <c r="B31" t="s">
-        <v>469</v>
+        <v>406</v>
       </c>
       <c r="C31" s="1">
-        <v>1922</v>
+        <v>1973</v>
       </c>
       <c r="D31" t="s">
-        <v>471</v>
+        <v>407</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>408</v>
       </c>
       <c r="F31" s="3">
-        <v>2067.70004135</v>
+        <v>632.50001265</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1">
-        <v>1054</v>
+        <v>2797</v>
       </c>
       <c r="B32" t="s">
-        <v>469</v>
+        <v>409</v>
       </c>
       <c r="C32" s="1">
-        <v>1922</v>
+        <v>1968</v>
       </c>
       <c r="D32" t="s">
-        <v>472</v>
+        <v>410</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
       </c>
       <c r="F32" s="3">
-        <v>1035.0000207</v>
+        <v>649.980013</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1">
-        <v>1490</v>
+        <v>2798</v>
       </c>
       <c r="B33" t="s">
-        <v>473</v>
+        <v>409</v>
       </c>
       <c r="C33" s="1">
-        <v>2001</v>
+        <v>1969</v>
       </c>
       <c r="D33" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>411</v>
+      </c>
+      <c r="E33" s="1">
+        <v>4</v>
       </c>
       <c r="F33" s="3">
-        <v>368.14251398</v>
+        <v>455.40000911</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1">
-        <v>4557</v>
+        <v>236</v>
       </c>
       <c r="B34" t="s">
-        <v>469</v>
+        <v>412</v>
       </c>
       <c r="C34" s="1">
-        <v>2018</v>
+        <v>1992</v>
       </c>
       <c r="D34" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>413</v>
+      </c>
+      <c r="E34" s="1">
+        <v>7</v>
       </c>
       <c r="F34" s="3">
-        <v>909.54547261</v>
+        <v>23.00000046</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1">
-        <v>4440</v>
+        <v>4363</v>
       </c>
       <c r="B35" t="s">
-        <v>469</v>
+        <v>412</v>
       </c>
       <c r="C35" s="1">
-        <v>2022</v>
+        <v>1999</v>
       </c>
       <c r="D35" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>414</v>
+      </c>
+      <c r="E35" s="1">
+        <v>19</v>
       </c>
       <c r="F35" s="3">
-        <v>271.8181873</v>
+        <v>2702.50581831</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1">
-        <v>4715</v>
+        <v>242</v>
       </c>
       <c r="B36" t="s">
-        <v>469</v>
+        <v>412</v>
       </c>
       <c r="C36" s="1">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="D36" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>415</v>
+      </c>
+      <c r="E36" s="1">
+        <v>23</v>
       </c>
       <c r="F36" s="3">
-        <v>1094.14287922</v>
+        <v>16.09423606</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1">
-        <v>4716</v>
+        <v>1463</v>
       </c>
       <c r="B37" t="s">
-        <v>469</v>
+        <v>412</v>
       </c>
       <c r="C37" s="1">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="D37" t="s">
-        <v>480</v>
+        <v>416</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>481</v>
+        <v>417</v>
       </c>
       <c r="F37" s="3">
-        <v>2189.38099639</v>
+        <v>11.50576449</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1">
-        <v>700</v>
+        <v>1461</v>
       </c>
       <c r="B38" t="s">
-        <v>482</v>
+        <v>412</v>
       </c>
       <c r="C38" s="1">
-        <v>1975</v>
+        <v>2000</v>
       </c>
       <c r="D38" t="s">
-        <v>483</v>
+        <v>418</v>
       </c>
       <c r="E38" s="1">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F38" s="3">
-        <v>1633.00003266</v>
+        <v>1840.0000368</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1">
-        <v>4425</v>
+        <v>1502</v>
       </c>
       <c r="B39" t="s">
-        <v>484</v>
+        <v>412</v>
       </c>
       <c r="C39" s="1">
-        <v>1973</v>
+        <v>2000</v>
       </c>
       <c r="D39" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>419</v>
+      </c>
+      <c r="E39" s="1">
+        <v>34</v>
       </c>
       <c r="F39" s="3">
-        <v>632.50001265</v>
+        <v>1564.00003128</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1">
-        <v>236</v>
+        <v>1942</v>
       </c>
       <c r="B40" t="s">
-        <v>487</v>
+        <v>412</v>
       </c>
       <c r="C40" s="1">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="D40" t="s">
-        <v>488</v>
+        <v>420</v>
       </c>
       <c r="E40" s="1">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="F40" s="3">
-        <v>23.00000046</v>
+        <v>11.50576449</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1">
-        <v>4363</v>
+        <v>1469</v>
       </c>
       <c r="B41" t="s">
-        <v>487</v>
+        <v>412</v>
       </c>
       <c r="C41" s="1">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="D41" t="s">
-        <v>489</v>
+        <v>421</v>
       </c>
       <c r="E41" s="1">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F41" s="3">
-        <v>2702.50581831</v>
+        <v>1463.72002927</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1">
-        <v>242</v>
+        <v>1462</v>
       </c>
       <c r="B42" t="s">
-        <v>487</v>
+        <v>412</v>
       </c>
       <c r="C42" s="1">
         <v>2000</v>
       </c>
       <c r="D42" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>422</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>423</v>
       </c>
       <c r="F42" s="3">
-        <v>16.09423606</v>
+        <v>648.14001296</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="B43" t="s">
-        <v>487</v>
+        <v>412</v>
       </c>
       <c r="C43" s="1">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="D43" t="s">
-        <v>491</v>
+        <v>424</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>492</v>
+        <v>425</v>
       </c>
       <c r="F43" s="3">
-        <v>11.50576449</v>
+        <v>135.90909342</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1">
-        <v>1502</v>
+        <v>1841</v>
       </c>
       <c r="B44" t="s">
-        <v>487</v>
+        <v>426</v>
       </c>
       <c r="C44" s="1">
-        <v>2000</v>
+        <v>1974</v>
       </c>
       <c r="D44" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>427</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="F44" s="3">
-        <v>1564.00003128</v>
+        <v>153.33333625</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1">
-        <v>1461</v>
+        <v>1842</v>
       </c>
       <c r="B45" t="s">
-        <v>487</v>
+        <v>426</v>
       </c>
       <c r="C45" s="1">
-        <v>2000</v>
+        <v>1974</v>
       </c>
       <c r="D45" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>429</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>430</v>
       </c>
       <c r="F45" s="3">
-        <v>1840.0000368</v>
+        <v>241.50000483</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1">
-        <v>1942</v>
+        <v>3205</v>
       </c>
       <c r="B46" t="s">
-        <v>487</v>
+        <v>426</v>
       </c>
       <c r="C46" s="1">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="D46" t="s">
-        <v>495</v>
+        <v>431</v>
       </c>
       <c r="E46" s="1">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="F46" s="3">
-        <v>11.50576449</v>
+        <v>667.00001334</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1">
-        <v>1469</v>
+        <v>4448</v>
       </c>
       <c r="B47" t="s">
-        <v>487</v>
+        <v>426</v>
       </c>
       <c r="C47" s="1">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="D47" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>432</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>433</v>
       </c>
       <c r="F47" s="3">
-        <v>1463.72002927</v>
+        <v>1860.90912792</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1">
-        <v>1462</v>
+        <v>3024</v>
       </c>
       <c r="B48" t="s">
-        <v>487</v>
+        <v>434</v>
       </c>
       <c r="C48" s="1">
-        <v>2000</v>
+        <v>1986</v>
       </c>
       <c r="D48" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>435</v>
+      </c>
+      <c r="E48" s="1">
+        <v>244</v>
       </c>
       <c r="F48" s="3">
-        <v>648.14001296</v>
+        <v>225.40000451</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1">
-        <v>1468</v>
+        <v>3025</v>
       </c>
       <c r="B49" t="s">
-        <v>487</v>
+        <v>434</v>
       </c>
       <c r="C49" s="1">
-        <v>2011</v>
+        <v>1986</v>
       </c>
       <c r="D49" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>436</v>
+      </c>
+      <c r="E49" s="1">
+        <v>245</v>
       </c>
       <c r="F49" s="3">
-        <v>135.90909342</v>
+        <v>669.09092268</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1">
-        <v>2797</v>
+        <v>2606</v>
       </c>
       <c r="B50" t="s">
-        <v>501</v>
+        <v>437</v>
       </c>
       <c r="C50" s="1">
-        <v>1968</v>
+        <v>2006</v>
       </c>
       <c r="D50" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>438</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>439</v>
       </c>
       <c r="F50" s="3">
-        <v>649.980013</v>
+        <v>188.1818219</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1">
-        <v>2798</v>
+        <v>4416</v>
       </c>
       <c r="B51" t="s">
-        <v>501</v>
+        <v>440</v>
       </c>
       <c r="C51" s="1">
-        <v>1969</v>
+        <v>2020</v>
       </c>
       <c r="D51" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>441</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>442</v>
       </c>
       <c r="F51" s="3">
-        <v>455.40000911</v>
+        <v>627.27273999</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1">
-        <v>1841</v>
+        <v>4470</v>
       </c>
       <c r="B52" t="s">
-        <v>504</v>
+        <v>443</v>
       </c>
       <c r="C52" s="1">
-        <v>1974</v>
+        <v>1991</v>
       </c>
       <c r="D52" t="s">
-        <v>505</v>
+        <v>444</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>506</v>
+        <v>445</v>
       </c>
       <c r="F52" s="3">
-        <v>153.33333625</v>
+        <v>271.8181873</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1">
-        <v>1842</v>
+        <v>3875</v>
       </c>
       <c r="B53" t="s">
-        <v>504</v>
+        <v>443</v>
       </c>
       <c r="C53" s="1">
-        <v>1974</v>
+        <v>2021</v>
       </c>
       <c r="D53" t="s">
-        <v>507</v>
+        <v>446</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>508</v>
+        <v>447</v>
       </c>
       <c r="F53" s="3">
-        <v>241.50000483</v>
+        <v>1400.00002806</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1">
-        <v>3205</v>
+        <v>4469</v>
       </c>
       <c r="B54" t="s">
-        <v>504</v>
+        <v>448</v>
       </c>
       <c r="C54" s="1">
-        <v>1997</v>
+        <v>2020</v>
       </c>
       <c r="D54" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>449</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>450</v>
       </c>
       <c r="F54" s="3">
-        <v>667.00001334</v>
+        <v>815.45456189</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1">
-        <v>4448</v>
+        <v>4438</v>
       </c>
       <c r="B55" t="s">
-        <v>504</v>
+        <v>451</v>
       </c>
       <c r="C55" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D55" t="s">
-        <v>510</v>
+        <v>452</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>511</v>
+        <v>453</v>
       </c>
       <c r="F55" s="3">
-        <v>1860.90912792</v>
+        <v>26.22000052</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1">
-        <v>3024</v>
+        <v>4440</v>
       </c>
       <c r="B56" t="s">
-        <v>512</v>
+        <v>454</v>
       </c>
       <c r="C56" s="1">
-        <v>1986</v>
+        <v>2022</v>
       </c>
       <c r="D56" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>455</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>456</v>
       </c>
       <c r="F56" s="3">
-        <v>225.40000451</v>
+        <v>271.8181873</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1">
-        <v>3025</v>
+        <v>3632</v>
       </c>
       <c r="B57" t="s">
-        <v>512</v>
+        <v>457</v>
       </c>
       <c r="C57" s="1">
-        <v>1986</v>
+        <v>2015</v>
       </c>
       <c r="D57" t="s">
-        <v>514</v>
+        <v>458</v>
       </c>
       <c r="E57" s="1">
-        <v>245</v>
+        <v>36</v>
       </c>
       <c r="F57" s="3">
-        <v>669.09092268</v>
+        <v>418.1818265</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1">
-        <v>3443</v>
+        <v>3644</v>
       </c>
       <c r="B58" t="s">
-        <v>515</v>
+        <v>457</v>
       </c>
       <c r="C58" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D58" t="s">
-        <v>516</v>
+        <v>459</v>
       </c>
       <c r="F58" s="3">
-        <v>209.09091348</v>
+        <v>130.68182075</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1">
-        <v>2606</v>
+        <v>3646</v>
       </c>
       <c r="B59" t="s">
-        <v>517</v>
+        <v>457</v>
       </c>
       <c r="C59" s="1">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="D59" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>460</v>
       </c>
       <c r="F59" s="3">
-        <v>188.1818219</v>
+        <v>271.8181873</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1">
-        <v>4416</v>
+        <v>278</v>
       </c>
       <c r="B60" t="s">
-        <v>520</v>
+        <v>461</v>
       </c>
       <c r="C60" s="1">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="D60" t="s">
-        <v>521</v>
+        <v>462</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="F60" s="3">
-        <v>627.27273999</v>
+        <v>259.9000052</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1">
-        <v>4469</v>
+        <v>2298</v>
       </c>
       <c r="B61" t="s">
-        <v>523</v>
+        <v>461</v>
       </c>
       <c r="C61" s="1">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="D61" t="s">
-        <v>524</v>
+        <v>462</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>525</v>
+        <v>464</v>
       </c>
       <c r="F61" s="3">
-        <v>815.45456189</v>
+        <v>203.32000407</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1">
-        <v>4438</v>
+        <v>2360</v>
       </c>
       <c r="B62" t="s">
-        <v>526</v>
+        <v>461</v>
       </c>
       <c r="C62" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D62" t="s">
-        <v>527</v>
+        <v>465</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>528</v>
+        <v>466</v>
       </c>
       <c r="F62" s="3">
-        <v>26.22000052</v>
+        <v>51.98000104</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1">
-        <v>4470</v>
+        <v>2069</v>
       </c>
       <c r="B63" t="s">
-        <v>529</v>
+        <v>461</v>
       </c>
       <c r="C63" s="1">
-        <v>1991</v>
+        <v>2015</v>
       </c>
       <c r="D63" t="s">
-        <v>530</v>
+        <v>462</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>531</v>
+        <v>467</v>
       </c>
       <c r="F63" s="3">
-        <v>271.8181873</v>
+        <v>115.0000023</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1">
-        <v>3875</v>
+        <v>2359</v>
       </c>
       <c r="B64" t="s">
-        <v>529</v>
+        <v>461</v>
       </c>
       <c r="C64" s="1">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D64" t="s">
-        <v>532</v>
+        <v>468</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>533</v>
+        <v>467</v>
       </c>
       <c r="F64" s="3">
-        <v>1400.00002806</v>
+        <v>469.20000938</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1">
-        <v>289</v>
+        <v>2362</v>
       </c>
       <c r="B65" t="s">
-        <v>534</v>
+        <v>461</v>
       </c>
       <c r="C65" s="1">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="D65" t="s">
-        <v>535</v>
+        <v>469</v>
+      </c>
+      <c r="E65" s="1">
+        <v>39</v>
       </c>
       <c r="F65" s="3">
-        <v>365.90909802</v>
+        <v>215.00000414</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1">
-        <v>3632</v>
+        <v>2363</v>
       </c>
       <c r="B66" t="s">
-        <v>536</v>
+        <v>461</v>
       </c>
       <c r="C66" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D66" t="s">
-        <v>537</v>
+        <v>470</v>
       </c>
       <c r="E66" s="1">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F66" s="3">
-        <v>418.1818265</v>
+        <v>1100.00002208</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1">
-        <v>3644</v>
+        <v>2364</v>
       </c>
       <c r="B67" t="s">
-        <v>536</v>
+        <v>461</v>
       </c>
       <c r="C67" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D67" t="s">
-        <v>538</v>
+        <v>471</v>
+      </c>
+      <c r="E67" s="1">
+        <v>40</v>
       </c>
       <c r="F67" s="3">
-        <v>130.68182075</v>
+        <v>303.1818242</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1">
-        <v>3646</v>
+        <v>2365</v>
       </c>
       <c r="B68" t="s">
-        <v>539</v>
+        <v>461</v>
       </c>
       <c r="C68" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D68" t="s">
-        <v>540</v>
+        <v>472</v>
+      </c>
+      <c r="E68" s="1">
+        <v>40</v>
       </c>
       <c r="F68" s="3">
-        <v>271.8181873</v>
+        <v>1560.78003122</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1">
-        <v>278</v>
+        <v>3185</v>
       </c>
       <c r="B69" t="s">
-        <v>541</v>
+        <v>461</v>
       </c>
       <c r="C69" s="1">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="D69" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>469</v>
       </c>
       <c r="F69" s="3">
-        <v>259.9000052</v>
+        <v>203.86364036</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1">
-        <v>2298</v>
+        <v>3187</v>
       </c>
       <c r="B70" t="s">
-        <v>541</v>
+        <v>461</v>
       </c>
       <c r="C70" s="1">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="D70" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>473</v>
       </c>
       <c r="F70" s="3">
-        <v>203.32000407</v>
+        <v>920.0000184</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1">
-        <v>2360</v>
+        <v>289</v>
       </c>
       <c r="B71" t="s">
-        <v>541</v>
+        <v>474</v>
       </c>
       <c r="C71" s="1">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D71" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>475</v>
       </c>
       <c r="F71" s="3">
-        <v>51.98000104</v>
+        <v>365.90909802</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1">
-        <v>2069</v>
+        <v>2063</v>
       </c>
       <c r="B72" t="s">
-        <v>541</v>
+        <v>476</v>
       </c>
       <c r="C72" s="1">
         <v>2015</v>
       </c>
       <c r="D72" t="s">
-        <v>542</v>
+        <v>477</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>548</v>
+        <v>478</v>
       </c>
       <c r="F72" s="3">
-        <v>115.0000023</v>
+        <v>193.40909457</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1">
-        <v>2359</v>
+        <v>4760</v>
       </c>
       <c r="B73" t="s">
-        <v>541</v>
+        <v>476</v>
       </c>
       <c r="C73" s="1">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D73" t="s">
-        <v>549</v>
+        <v>479</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>548</v>
+        <v>480</v>
       </c>
       <c r="F73" s="3">
-        <v>469.20000938</v>
+        <v>203.86364036</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1">
-        <v>2362</v>
+        <v>4078</v>
       </c>
       <c r="B74" t="s">
-        <v>541</v>
+        <v>476</v>
       </c>
       <c r="C74" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D74" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>481</v>
       </c>
       <c r="F74" s="3">
-        <v>215.00000414</v>
+        <v>1008.86365646</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1">
-        <v>2363</v>
+        <v>4079</v>
       </c>
       <c r="B75" t="s">
-        <v>541</v>
+        <v>476</v>
       </c>
       <c r="C75" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D75" t="s">
-        <v>551</v>
+        <v>482</v>
       </c>
       <c r="E75" s="1">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="F75" s="3">
-        <v>1100.00002208</v>
+        <v>2080.95242266</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1">
-        <v>2364</v>
+        <v>4168</v>
       </c>
       <c r="B76" t="s">
-        <v>541</v>
+        <v>476</v>
       </c>
       <c r="C76" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D76" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>483</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>484</v>
       </c>
       <c r="F76" s="3">
-        <v>303.1818242</v>
+        <v>511.22728278</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="1">
-        <v>2365</v>
+        <v>3262</v>
       </c>
       <c r="B77" t="s">
-        <v>541</v>
+        <v>485</v>
       </c>
       <c r="C77" s="1">
-        <v>2017</v>
+        <v>1998</v>
       </c>
       <c r="D77" t="s">
-        <v>553</v>
+        <v>438</v>
       </c>
       <c r="E77" s="1">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F77" s="3">
-        <v>1560.78003122</v>
+        <v>90.00000184</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="1">
-        <v>3185</v>
+        <v>2374</v>
       </c>
       <c r="B78" t="s">
-        <v>541</v>
+        <v>485</v>
       </c>
       <c r="C78" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D78" t="s">
-        <v>550</v>
+        <v>486</v>
+      </c>
+      <c r="E78" s="1">
+        <v>50</v>
       </c>
       <c r="F78" s="3">
-        <v>203.86364036</v>
+        <v>172.50000345</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="1">
-        <v>3186</v>
+        <v>2370</v>
       </c>
       <c r="B79" t="s">
-        <v>541</v>
+        <v>485</v>
       </c>
       <c r="C79" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D79" t="s">
-        <v>552</v>
+        <v>438</v>
       </c>
       <c r="F79" s="3">
-        <v>345.0000069</v>
+        <v>33.12000066</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="1">
-        <v>3187</v>
+        <v>2373</v>
       </c>
       <c r="B80" t="s">
-        <v>541</v>
+        <v>485</v>
       </c>
       <c r="C80" s="1">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D80" t="s">
-        <v>554</v>
+        <v>487</v>
       </c>
       <c r="F80" s="3">
-        <v>920.0000184</v>
+        <v>126.50000253</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="1">
-        <v>2063</v>
+        <v>2352</v>
       </c>
       <c r="B81" t="s">
-        <v>555</v>
+        <v>485</v>
       </c>
       <c r="C81" s="1">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D81" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>488</v>
       </c>
       <c r="F81" s="3">
-        <v>193.40909457</v>
+        <v>55.00000092</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="1">
-        <v>4760</v>
+        <v>3746</v>
       </c>
       <c r="B82" t="s">
-        <v>558</v>
+        <v>489</v>
       </c>
       <c r="C82" s="1">
-        <v>2019</v>
+        <v>2003</v>
       </c>
       <c r="D82" t="s">
-        <v>559</v>
+        <v>490</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>560</v>
+        <v>491</v>
       </c>
       <c r="F82" s="3">
-        <v>203.86364036</v>
+        <v>230.0000046</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="1">
-        <v>4078</v>
+        <v>3752</v>
       </c>
       <c r="B83" t="s">
-        <v>561</v>
+        <v>489</v>
       </c>
       <c r="C83" s="1">
-        <v>2020</v>
+        <v>2003</v>
       </c>
       <c r="D83" t="s">
-        <v>562</v>
+        <v>492</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>493</v>
       </c>
       <c r="F83" s="3">
-        <v>1008.86365646</v>
+        <v>1478.44002957</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1">
-        <v>4079</v>
+        <v>3748</v>
       </c>
       <c r="B84" t="s">
-        <v>561</v>
+        <v>489</v>
       </c>
       <c r="C84" s="1">
-        <v>2020</v>
+        <v>2003</v>
       </c>
       <c r="D84" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>494</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>495</v>
       </c>
       <c r="F84" s="3">
-        <v>2080.95242266</v>
+        <v>394.22000788</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="1">
-        <v>4168</v>
+        <v>3750</v>
       </c>
       <c r="B85" t="s">
-        <v>561</v>
+        <v>489</v>
       </c>
       <c r="C85" s="1">
-        <v>2020</v>
+        <v>2003</v>
       </c>
       <c r="D85" t="s">
-        <v>564</v>
+        <v>496</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>565</v>
+        <v>497</v>
       </c>
       <c r="F85" s="3">
-        <v>511.22728278</v>
+        <v>788.44001577</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="1">
-        <v>3262</v>
+        <v>3742</v>
       </c>
       <c r="B86" t="s">
-        <v>566</v>
+        <v>489</v>
       </c>
       <c r="C86" s="1">
-        <v>1998</v>
+        <v>2012</v>
       </c>
       <c r="D86" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>498</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>499</v>
       </c>
       <c r="F86" s="3">
-        <v>90.00000184</v>
+        <v>130.68182075</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="1">
-        <v>2374</v>
+        <v>3743</v>
       </c>
       <c r="B87" t="s">
-        <v>567</v>
+        <v>489</v>
       </c>
       <c r="C87" s="1">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D87" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>500</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>499</v>
       </c>
       <c r="F87" s="3">
-        <v>172.50000345</v>
+        <v>665.9545589</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="1">
-        <v>2370</v>
+        <v>4169</v>
       </c>
       <c r="B88" t="s">
-        <v>566</v>
+        <v>501</v>
       </c>
       <c r="C88" s="1">
-        <v>2017</v>
+        <v>1996</v>
       </c>
       <c r="D88" t="s">
-        <v>518</v>
+        <v>502</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>503</v>
       </c>
       <c r="F88" s="3">
-        <v>33.12000066</v>
+        <v>939.86365508</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="1">
-        <v>2373</v>
+        <v>3850</v>
       </c>
       <c r="B89" t="s">
-        <v>566</v>
+        <v>504</v>
       </c>
       <c r="C89" s="1">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="D89" t="s">
-        <v>569</v>
+        <v>505</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>506</v>
       </c>
       <c r="F89" s="3">
-        <v>126.50000253</v>
+        <v>328.44000657</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="1">
-        <v>2352</v>
+        <v>3077</v>
       </c>
       <c r="B90" t="s">
-        <v>567</v>
+        <v>504</v>
       </c>
       <c r="C90" s="1">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="D90" t="s">
-        <v>570</v>
+        <v>507</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>508</v>
       </c>
       <c r="F90" s="3">
-        <v>55.00000092</v>
+        <v>182.95454924</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="1">
-        <v>3746</v>
+        <v>924</v>
       </c>
       <c r="B91" t="s">
-        <v>571</v>
+        <v>509</v>
       </c>
       <c r="C91" s="1">
-        <v>2003</v>
+        <v>1945</v>
       </c>
       <c r="D91" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>510</v>
+      </c>
+      <c r="E91" s="1">
+        <v>321</v>
       </c>
       <c r="F91" s="3">
-        <v>230.0000046</v>
+        <v>627.27273999</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="1">
-        <v>3752</v>
+        <v>4839</v>
       </c>
       <c r="B92" t="s">
-        <v>574</v>
+        <v>511</v>
       </c>
       <c r="C92" s="1">
-        <v>2003</v>
+        <v>1932</v>
       </c>
       <c r="D92" t="s">
-        <v>575</v>
+        <v>512</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>576</v>
+        <v>513</v>
       </c>
       <c r="F92" s="3">
-        <v>1478.44002957</v>
+        <v>4704.54554851</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="1">
-        <v>3748</v>
+        <v>3575</v>
       </c>
       <c r="B93" t="s">
-        <v>574</v>
+        <v>511</v>
       </c>
       <c r="C93" s="1">
-        <v>2003</v>
+        <v>1941</v>
       </c>
       <c r="D93" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>514</v>
+      </c>
+      <c r="E93" s="1">
+        <v>317</v>
       </c>
       <c r="F93" s="3">
-        <v>394.22000788</v>
+        <v>198.63636769</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="1">
-        <v>3750</v>
+        <v>2222</v>
       </c>
       <c r="B94" t="s">
-        <v>574</v>
+        <v>515</v>
       </c>
       <c r="C94" s="1">
-        <v>2003</v>
+        <v>1923</v>
       </c>
       <c r="D94" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>516</v>
       </c>
       <c r="F94" s="3">
-        <v>788.44001577</v>
+        <v>1837.70003675</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="1">
-        <v>3742</v>
+        <v>2679</v>
       </c>
       <c r="B95" t="s">
-        <v>574</v>
+        <v>515</v>
       </c>
       <c r="C95" s="1">
-        <v>2012</v>
+        <v>1993</v>
       </c>
       <c r="D95" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>517</v>
+      </c>
+      <c r="E95" s="1">
+        <v>42</v>
       </c>
       <c r="F95" s="3">
-        <v>130.68182075</v>
+        <v>339.48000679</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="1">
-        <v>3743</v>
+        <v>3754</v>
       </c>
       <c r="B96" t="s">
-        <v>574</v>
+        <v>515</v>
       </c>
       <c r="C96" s="1">
-        <v>2012</v>
+        <v>1993</v>
       </c>
       <c r="D96" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>518</v>
+      </c>
+      <c r="E96" s="1">
+        <v>28</v>
       </c>
       <c r="F96" s="3">
-        <v>665.9545589</v>
+        <v>5256.88010514</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="1">
-        <v>1668</v>
+        <v>2129</v>
       </c>
       <c r="B97" t="s">
-        <v>584</v>
+        <v>515</v>
       </c>
       <c r="C97" s="1">
-        <v>1914</v>
+        <v>1993</v>
       </c>
       <c r="D97" t="s">
-        <v>585</v>
+        <v>519</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>586</v>
+        <v>520</v>
       </c>
       <c r="F97" s="3">
-        <v>871.70001743</v>
+        <v>32.20000064</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="1">
-        <v>1670</v>
+        <v>2678</v>
       </c>
       <c r="B98" t="s">
-        <v>584</v>
+        <v>515</v>
       </c>
       <c r="C98" s="1">
-        <v>1917</v>
+        <v>1993</v>
       </c>
       <c r="D98" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>521</v>
+      </c>
+      <c r="E98" s="1">
+        <v>41</v>
       </c>
       <c r="F98" s="3">
-        <v>621.00001242</v>
+        <v>543.63637459</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="1">
-        <v>1647</v>
+        <v>1476</v>
       </c>
       <c r="B99" t="s">
-        <v>584</v>
+        <v>515</v>
       </c>
       <c r="C99" s="1">
-        <v>1923</v>
+        <v>1994</v>
       </c>
       <c r="D99" t="s">
-        <v>589</v>
+        <v>522</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>590</v>
+        <v>523</v>
       </c>
       <c r="F99" s="3">
-        <v>418.1818265</v>
+        <v>55.00000092</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="1">
-        <v>1714</v>
+        <v>1474</v>
       </c>
       <c r="B100" t="s">
-        <v>584</v>
+        <v>515</v>
       </c>
       <c r="C100" s="1">
-        <v>1926</v>
+        <v>1994</v>
       </c>
       <c r="D100" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>524</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>525</v>
       </c>
       <c r="F100" s="3">
-        <v>457.70000915</v>
+        <v>33.12000066</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="1">
-        <v>4169</v>
+        <v>2674</v>
       </c>
       <c r="B101" t="s">
-        <v>592</v>
+        <v>515</v>
       </c>
       <c r="C101" s="1">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="D101" t="s">
-        <v>593</v>
+        <v>526</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>594</v>
+        <v>525</v>
       </c>
       <c r="F101" s="3">
-        <v>939.86365508</v>
+        <v>234.60000469</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="1">
-        <v>3850</v>
+        <v>1475</v>
       </c>
       <c r="B102" t="s">
-        <v>595</v>
+        <v>515</v>
       </c>
       <c r="C102" s="1">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="D102" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>527</v>
+      </c>
+      <c r="E102" s="1">
+        <v>47</v>
       </c>
       <c r="F102" s="3">
-        <v>328.44000657</v>
+        <v>36.59091003</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="1">
-        <v>3077</v>
+        <v>2676</v>
       </c>
       <c r="B103" t="s">
-        <v>595</v>
+        <v>515</v>
       </c>
       <c r="C103" s="1">
-        <v>2010</v>
+        <v>1994</v>
       </c>
       <c r="D103" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>528</v>
+      </c>
+      <c r="E103" s="1">
+        <v>47</v>
       </c>
       <c r="F103" s="3">
-        <v>182.95454924</v>
+        <v>258.06000516</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="1">
-        <v>924</v>
+        <v>4245</v>
       </c>
       <c r="B104" t="s">
-        <v>600</v>
+        <v>515</v>
       </c>
       <c r="C104" s="1">
-        <v>1945</v>
+        <v>2002</v>
       </c>
       <c r="D104" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>529</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>530</v>
       </c>
       <c r="F104" s="3">
-        <v>627.27273999</v>
+        <v>825.90910722</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="1">
-        <v>4839</v>
+        <v>2545</v>
       </c>
       <c r="B105" t="s">
-        <v>602</v>
+        <v>515</v>
       </c>
       <c r="C105" s="1">
-        <v>1932</v>
+        <v>2008</v>
       </c>
       <c r="D105" t="s">
-        <v>603</v>
+        <v>531</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>604</v>
+        <v>532</v>
       </c>
       <c r="F105" s="3">
-        <v>4704.54554851</v>
+        <v>287.50000575</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="1">
-        <v>4840</v>
+        <v>2544</v>
       </c>
       <c r="B106" t="s">
-        <v>602</v>
+        <v>515</v>
       </c>
       <c r="C106" s="1">
-        <v>1935</v>
+        <v>2008</v>
       </c>
       <c r="D106" t="s">
-        <v>605</v>
+        <v>533</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>606</v>
+        <v>534</v>
       </c>
       <c r="F106" s="3">
-        <v>6168.1819415</v>
+        <v>3680.0000736</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="1">
-        <v>3575</v>
+        <v>4247</v>
       </c>
       <c r="B107" t="s">
-        <v>607</v>
+        <v>515</v>
       </c>
       <c r="C107" s="1">
-        <v>1941</v>
+        <v>2008</v>
       </c>
       <c r="D107" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>529</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>535</v>
       </c>
       <c r="F107" s="3">
-        <v>198.63636769</v>
+        <v>746.58001493</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="1">
-        <v>2222</v>
+        <v>4248</v>
       </c>
       <c r="B108" t="s">
-        <v>609</v>
+        <v>515</v>
       </c>
       <c r="C108" s="1">
-        <v>1923</v>
+        <v>2011</v>
       </c>
       <c r="D108" t="s">
-        <v>610</v>
+        <v>529</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>536</v>
       </c>
       <c r="F108" s="3">
-        <v>1837.70003675</v>
+        <v>689.08001378</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="1">
-        <v>3754</v>
+        <v>1992</v>
       </c>
       <c r="B109" t="s">
-        <v>609</v>
+        <v>515</v>
       </c>
       <c r="C109" s="1">
-        <v>1993</v>
+        <v>2012</v>
       </c>
       <c r="D109" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>531</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>537</v>
       </c>
       <c r="F109" s="3">
-        <v>5256.88010514</v>
+        <v>261.36364151</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="1">
-        <v>2679</v>
+        <v>3030</v>
       </c>
       <c r="B110" t="s">
-        <v>609</v>
+        <v>515</v>
       </c>
       <c r="C110" s="1">
-        <v>1993</v>
+        <v>2013</v>
       </c>
       <c r="D110" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>538</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>539</v>
       </c>
       <c r="F110" s="3">
-        <v>339.48000679</v>
+        <v>1564.00003128</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="1">
-        <v>2129</v>
+        <v>3031</v>
       </c>
       <c r="B111" t="s">
-        <v>609</v>
+        <v>515</v>
       </c>
       <c r="C111" s="1">
-        <v>1993</v>
+        <v>2014</v>
       </c>
       <c r="D111" t="s">
-        <v>613</v>
+        <v>533</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>614</v>
+        <v>540</v>
       </c>
       <c r="F111" s="3">
-        <v>32.20000064</v>
+        <v>3136.36369901</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="1">
-        <v>2678</v>
+        <v>3595</v>
       </c>
       <c r="B112" t="s">
-        <v>609</v>
+        <v>515</v>
       </c>
       <c r="C112" s="1">
-        <v>1993</v>
+        <v>2016</v>
       </c>
       <c r="D112" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>538</v>
       </c>
       <c r="F112" s="3">
-        <v>543.63637459</v>
+        <v>1725.0000345</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="1">
-        <v>1476</v>
+        <v>3597</v>
       </c>
       <c r="B113" t="s">
-        <v>609</v>
+        <v>515</v>
       </c>
       <c r="C113" s="1">
-        <v>1994</v>
+        <v>2020</v>
       </c>
       <c r="D113" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>533</v>
       </c>
       <c r="F113" s="3">
-        <v>55.00000092</v>
+        <v>2404.54550251</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="1">
-        <v>1474</v>
+        <v>2712</v>
       </c>
       <c r="B114" t="s">
-        <v>618</v>
+        <v>541</v>
       </c>
       <c r="C114" s="1">
-        <v>1994</v>
+        <v>1979</v>
       </c>
       <c r="D114" t="s">
-        <v>619</v>
+        <v>542</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>620</v>
+        <v>543</v>
       </c>
       <c r="F114" s="3">
-        <v>33.12000066</v>
+        <v>779.70001559</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="1">
-        <v>2674</v>
+        <v>2125</v>
       </c>
       <c r="B115" t="s">
-        <v>618</v>
+        <v>541</v>
       </c>
       <c r="C115" s="1">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="D115" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>544</v>
       </c>
       <c r="F115" s="3">
-        <v>234.60000469</v>
+        <v>96.60000193</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="1">
-        <v>1475</v>
+        <v>35</v>
       </c>
       <c r="B116" t="s">
-        <v>609</v>
+        <v>545</v>
       </c>
       <c r="C116" s="1">
-        <v>1994</v>
+        <v>2012</v>
       </c>
       <c r="D116" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>546</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>547</v>
       </c>
       <c r="F116" s="3">
-        <v>36.59091003</v>
+        <v>180.71428939</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="1">
-        <v>2676</v>
+        <v>4420</v>
       </c>
       <c r="B117" t="s">
-        <v>609</v>
+        <v>548</v>
       </c>
       <c r="C117" s="1">
-        <v>1994</v>
+        <v>2022</v>
       </c>
       <c r="D117" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>549</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>550</v>
       </c>
       <c r="F117" s="3">
-        <v>258.06000516</v>
+        <v>20.70000041</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="1">
-        <v>4245</v>
+        <v>4421</v>
       </c>
       <c r="B118" t="s">
-        <v>609</v>
+        <v>551</v>
       </c>
       <c r="C118" s="1">
-        <v>2002</v>
+        <v>2017</v>
       </c>
       <c r="D118" t="s">
-        <v>624</v>
+        <v>552</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>625</v>
+        <v>553</v>
       </c>
       <c r="F118" s="3">
-        <v>825.90910722</v>
+        <v>45.0800009</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="1">
-        <v>2545</v>
+        <v>3436</v>
       </c>
       <c r="B119" t="s">
-        <v>618</v>
+        <v>551</v>
       </c>
       <c r="C119" s="1">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="D119" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>554</v>
       </c>
       <c r="F119" s="3">
-        <v>287.50000575</v>
+        <v>56.45454671</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="1">
-        <v>2544</v>
+        <v>3438</v>
       </c>
       <c r="B120" t="s">
-        <v>618</v>
+        <v>551</v>
       </c>
       <c r="C120" s="1">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="D120" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>555</v>
       </c>
       <c r="F120" s="3">
-        <v>3680.0000736</v>
+        <v>376.28000753</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="1">
-        <v>4247</v>
+        <v>3768</v>
       </c>
       <c r="B121" t="s">
-        <v>609</v>
+        <v>551</v>
       </c>
       <c r="C121" s="1">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="D121" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>556</v>
       </c>
       <c r="F121" s="3">
-        <v>746.58001493</v>
+        <v>595.90910262</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="1">
-        <v>4248</v>
+        <v>4892</v>
       </c>
       <c r="B122" t="s">
-        <v>618</v>
+        <v>557</v>
       </c>
       <c r="C122" s="1">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="D122" t="s">
-        <v>624</v>
+        <v>558</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>631</v>
+        <v>559</v>
       </c>
       <c r="F122" s="3">
-        <v>689.08001378</v>
+        <v>6500.00013018</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="1">
-        <v>1992</v>
+        <v>3766</v>
       </c>
       <c r="B123" t="s">
-        <v>609</v>
+        <v>560</v>
       </c>
       <c r="C123" s="1">
-        <v>2012</v>
+        <v>1974</v>
       </c>
       <c r="D123" t="s">
-        <v>626</v>
+        <v>561</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>632</v>
+        <v>562</v>
       </c>
       <c r="F123" s="3">
-        <v>261.36364151</v>
+        <v>230.0000046</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="1">
-        <v>3030</v>
+        <v>4433</v>
       </c>
       <c r="B124" t="s">
-        <v>609</v>
+        <v>560</v>
       </c>
       <c r="C124" s="1">
-        <v>2013</v>
+        <v>1976</v>
       </c>
       <c r="D124" t="s">
-        <v>633</v>
+        <v>563</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>634</v>
+        <v>564</v>
       </c>
       <c r="F124" s="3">
-        <v>1564.00003128</v>
+        <v>718.98001438</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="1">
-        <v>3031</v>
+        <v>2409</v>
       </c>
       <c r="B125" t="s">
-        <v>609</v>
+        <v>560</v>
       </c>
       <c r="C125" s="1">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="D125" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>565</v>
       </c>
       <c r="F125" s="3">
-        <v>3136.36369901</v>
+        <v>138.00000276</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="1">
-        <v>3595</v>
+        <v>2410</v>
       </c>
       <c r="B126" t="s">
-        <v>609</v>
+        <v>560</v>
       </c>
       <c r="C126" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D126" t="s">
-        <v>633</v>
+        <v>566</v>
       </c>
       <c r="F126" s="3">
-        <v>1725.0000345</v>
+        <v>396.98000794</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="1">
-        <v>3597</v>
+        <v>3005</v>
       </c>
       <c r="B127" t="s">
-        <v>609</v>
+        <v>567</v>
       </c>
       <c r="C127" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D127" t="s">
-        <v>628</v>
+        <v>568</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>569</v>
       </c>
       <c r="F127" s="3">
-        <v>2404.54550251</v>
+        <v>240.45455039</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="1">
-        <v>2712</v>
+        <v>2759</v>
       </c>
       <c r="B128" t="s">
-        <v>636</v>
+        <v>567</v>
       </c>
       <c r="C128" s="1">
-        <v>1979</v>
+        <v>2018</v>
       </c>
       <c r="D128" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>570</v>
       </c>
       <c r="F128" s="3">
-        <v>779.70001559</v>
+        <v>36.59091003</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="1">
-        <v>2125</v>
+        <v>3064</v>
       </c>
       <c r="B129" t="s">
-        <v>639</v>
+        <v>571</v>
       </c>
       <c r="C129" s="1">
-        <v>2017</v>
+        <v>1985</v>
       </c>
       <c r="D129" t="s">
-        <v>640</v>
+        <v>572</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>573</v>
       </c>
       <c r="F129" s="3">
-        <v>96.60000193</v>
+        <v>418.1818265</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="1">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="B130" t="s">
-        <v>641</v>
+        <v>571</v>
       </c>
       <c r="C130" s="1">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="D130" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>574</v>
+      </c>
+      <c r="E130" s="1">
+        <v>77</v>
       </c>
       <c r="F130" s="3">
-        <v>180.71428939</v>
+        <v>182.95454924</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="1">
-        <v>4892</v>
+        <v>2933</v>
       </c>
       <c r="B131" t="s">
-        <v>644</v>
+        <v>575</v>
       </c>
       <c r="C131" s="1">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="D131" t="s">
-        <v>645</v>
+        <v>576</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>646</v>
+        <v>425</v>
       </c>
       <c r="F131" s="3">
-        <v>6500.00013018</v>
+        <v>20.90909112</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="1">
-        <v>3766</v>
+        <v>3664</v>
       </c>
       <c r="B132" t="s">
-        <v>647</v>
+        <v>575</v>
       </c>
       <c r="C132" s="1">
-        <v>1974</v>
+        <v>2018</v>
       </c>
       <c r="D132" t="s">
-        <v>648</v>
+        <v>577</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>649</v>
+        <v>578</v>
       </c>
       <c r="F132" s="3">
-        <v>230.0000046</v>
+        <v>773.63637919</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="1">
-        <v>4433</v>
+        <v>3669</v>
       </c>
       <c r="B133" t="s">
-        <v>650</v>
+        <v>575</v>
       </c>
       <c r="C133" s="1">
-        <v>1976</v>
+        <v>2020</v>
       </c>
       <c r="D133" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>576</v>
       </c>
       <c r="F133" s="3">
-        <v>718.98001438</v>
+        <v>62.72727381</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="1">
-        <v>2409</v>
+        <v>3670</v>
       </c>
       <c r="B134" t="s">
-        <v>647</v>
+        <v>575</v>
       </c>
       <c r="C134" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D134" t="s">
-        <v>653</v>
+        <v>579</v>
       </c>
       <c r="F134" s="3">
-        <v>138.00000276</v>
+        <v>525.78001052</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="1">
-        <v>2410</v>
+        <v>3666</v>
       </c>
       <c r="B135" t="s">
-        <v>650</v>
+        <v>575</v>
       </c>
       <c r="C135" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D135" t="s">
-        <v>654</v>
+        <v>580</v>
       </c>
       <c r="F135" s="3">
-        <v>396.98000794</v>
+        <v>295.78000592</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="1">
-        <v>3064</v>
+        <v>3671</v>
       </c>
       <c r="B136" t="s">
-        <v>655</v>
+        <v>575</v>
       </c>
       <c r="C136" s="1">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="D136" t="s">
-        <v>656</v>
+        <v>581</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>657</v>
+        <v>582</v>
       </c>
       <c r="F136" s="3">
-        <v>418.1818265</v>
+        <v>167.27273079</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="1">
-        <v>3705</v>
+        <v>3672</v>
       </c>
       <c r="B137" t="s">
-        <v>655</v>
+        <v>575</v>
       </c>
       <c r="C137" s="1">
-        <v>1995</v>
+        <v>2020</v>
       </c>
       <c r="D137" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>582</v>
       </c>
       <c r="F137" s="3">
-        <v>103.50000207</v>
+        <v>1231.88002464</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="1">
-        <v>182</v>
+        <v>3667</v>
       </c>
       <c r="B138" t="s">
-        <v>655</v>
+        <v>575</v>
       </c>
       <c r="C138" s="1">
-        <v>1996</v>
+        <v>2020</v>
       </c>
       <c r="D138" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>584</v>
       </c>
       <c r="F138" s="3">
-        <v>182.95454924</v>
+        <v>47.04545536</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="1">
-        <v>2933</v>
+        <v>3668</v>
       </c>
       <c r="B139" t="s">
-        <v>660</v>
+        <v>575</v>
       </c>
       <c r="C139" s="1">
-        <v>1989</v>
+        <v>2020</v>
       </c>
       <c r="D139" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>585</v>
       </c>
       <c r="F139" s="3">
-        <v>20.90909112</v>
+        <v>309.12000618</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="1">
-        <v>2852</v>
+        <v>3673</v>
       </c>
       <c r="B140" t="s">
-        <v>662</v>
+        <v>575</v>
       </c>
       <c r="C140" s="1">
-        <v>1989</v>
+        <v>2020</v>
       </c>
       <c r="D140" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>586</v>
       </c>
       <c r="F140" s="3">
-        <v>32.20000064</v>
+        <v>386.40000773</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="1">
-        <v>877</v>
+        <v>2903</v>
       </c>
       <c r="B141" t="s">
-        <v>662</v>
+        <v>587</v>
       </c>
       <c r="C141" s="1">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D141" t="s">
-        <v>664</v>
+        <v>588</v>
+      </c>
+      <c r="E141" s="1">
+        <v>49</v>
       </c>
       <c r="F141" s="3">
-        <v>2639.48005279</v>
+        <v>240.45455039</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="1">
-        <v>3664</v>
+        <v>403</v>
       </c>
       <c r="B142" t="s">
-        <v>662</v>
+        <v>587</v>
       </c>
       <c r="C142" s="1">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="D142" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>589</v>
       </c>
       <c r="F142" s="3">
-        <v>773.63637919</v>
+        <v>198.63636769</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="1">
-        <v>3669</v>
+        <v>404</v>
       </c>
       <c r="B143" t="s">
-        <v>662</v>
+        <v>587</v>
       </c>
       <c r="C143" s="1">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="D143" t="s">
-        <v>661</v>
+        <v>590</v>
+      </c>
+      <c r="E143" s="1">
+        <v>60</v>
       </c>
       <c r="F143" s="3">
-        <v>62.72727381</v>
+        <v>115.0000023</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="1">
-        <v>3670</v>
+        <v>2902</v>
       </c>
       <c r="B144" t="s">
-        <v>662</v>
+        <v>587</v>
       </c>
       <c r="C144" s="1">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="D144" t="s">
-        <v>667</v>
+        <v>591</v>
+      </c>
+      <c r="E144" s="1">
+        <v>74</v>
       </c>
       <c r="F144" s="3">
-        <v>525.78001052</v>
+        <v>125.45454809</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="1">
-        <v>3666</v>
+        <v>3131</v>
       </c>
       <c r="B145" t="s">
-        <v>662</v>
+        <v>587</v>
       </c>
       <c r="C145" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D145" t="s">
-        <v>668</v>
+        <v>405</v>
       </c>
       <c r="F145" s="3">
-        <v>295.78000592</v>
+        <v>82.34000165</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="1">
-        <v>3671</v>
+        <v>3189</v>
       </c>
       <c r="B146" t="s">
-        <v>662</v>
+        <v>587</v>
       </c>
       <c r="C146" s="1">
         <v>2020</v>
       </c>
       <c r="D146" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>592</v>
       </c>
       <c r="F146" s="3">
-        <v>167.27273079</v>
+        <v>41.8181827</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="1">
-        <v>3672</v>
+        <v>3165</v>
       </c>
       <c r="B147" t="s">
-        <v>662</v>
+        <v>587</v>
       </c>
       <c r="C147" s="1">
         <v>2020</v>
       </c>
       <c r="D147" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>593</v>
       </c>
       <c r="F147" s="3">
-        <v>1231.88002464</v>
+        <v>188.1818219</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="1">
-        <v>3667</v>
+        <v>3164</v>
       </c>
       <c r="B148" t="s">
-        <v>662</v>
+        <v>587</v>
       </c>
       <c r="C148" s="1">
         <v>2020</v>
       </c>
       <c r="D148" t="s">
-        <v>672</v>
+        <v>594</v>
       </c>
       <c r="F148" s="3">
-        <v>47.04545536</v>
+        <v>250.90909572</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="1">
-        <v>3668</v>
+        <v>3598</v>
       </c>
       <c r="B149" t="s">
-        <v>660</v>
+        <v>595</v>
       </c>
       <c r="C149" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D149" t="s">
-        <v>673</v>
+        <v>596</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>597</v>
       </c>
       <c r="F149" s="3">
-        <v>309.12000618</v>
+        <v>569.77273884</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="1">
-        <v>3673</v>
+        <v>3111</v>
       </c>
       <c r="B150" t="s">
-        <v>662</v>
+        <v>595</v>
       </c>
       <c r="C150" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D150" t="s">
-        <v>674</v>
+        <v>598</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>599</v>
       </c>
       <c r="F150" s="3">
-        <v>386.40000773</v>
+        <v>250.90909572</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="1">
-        <v>2903</v>
+        <v>3082</v>
       </c>
       <c r="B151" t="s">
-        <v>675</v>
+        <v>595</v>
       </c>
       <c r="C151" s="1">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="D151" t="s">
-        <v>676</v>
+        <v>600</v>
       </c>
       <c r="E151" s="1">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="F151" s="3">
-        <v>240.45455039</v>
+        <v>491.36364611</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="1">
-        <v>403</v>
+        <v>3601</v>
       </c>
       <c r="B152" t="s">
-        <v>675</v>
+        <v>601</v>
       </c>
       <c r="C152" s="1">
-        <v>2008</v>
+        <v>1945</v>
       </c>
       <c r="D152" t="s">
-        <v>677</v>
+        <v>602</v>
+      </c>
+      <c r="E152" s="1">
+        <v>13</v>
       </c>
       <c r="F152" s="3">
-        <v>198.63636769</v>
+        <v>575.0000115</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="1">
-        <v>404</v>
+        <v>4172</v>
       </c>
       <c r="B153" t="s">
-        <v>675</v>
+        <v>601</v>
       </c>
       <c r="C153" s="1">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="D153" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>603</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>604</v>
       </c>
       <c r="F153" s="3">
         <v>115.0000023</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="1">
-        <v>2902</v>
+        <v>3231</v>
       </c>
       <c r="B154" t="s">
-        <v>675</v>
+        <v>601</v>
       </c>
       <c r="C154" s="1">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="D154" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>605</v>
       </c>
       <c r="F154" s="3">
-        <v>125.45454809</v>
+        <v>418.1818265</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="1">
-        <v>3131</v>
+        <v>3716</v>
       </c>
       <c r="B155" t="s">
-        <v>675</v>
+        <v>606</v>
       </c>
       <c r="C155" s="1">
-        <v>2019</v>
+        <v>1979</v>
       </c>
       <c r="D155" t="s">
-        <v>483</v>
+        <v>607</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>608</v>
       </c>
       <c r="F155" s="3">
-        <v>82.34000165</v>
+        <v>361.10000722</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="1">
-        <v>3189</v>
+        <v>3851</v>
       </c>
       <c r="B156" t="s">
-        <v>675</v>
+        <v>606</v>
       </c>
       <c r="C156" s="1">
-        <v>2020</v>
+        <v>1981</v>
       </c>
       <c r="D156" t="s">
-        <v>680</v>
+        <v>609</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>610</v>
       </c>
       <c r="F156" s="3">
-        <v>41.8181827</v>
+        <v>763.1818334</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="1">
-        <v>3165</v>
+        <v>3239</v>
       </c>
       <c r="B157" t="s">
-        <v>675</v>
+        <v>606</v>
       </c>
       <c r="C157" s="1">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="D157" t="s">
-        <v>681</v>
+        <v>611</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>612</v>
       </c>
       <c r="F157" s="3">
-        <v>188.1818219</v>
+        <v>155.94000312</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="1">
-        <v>3164</v>
+        <v>3444</v>
       </c>
       <c r="B158" t="s">
-        <v>675</v>
+        <v>606</v>
       </c>
       <c r="C158" s="1">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="D158" t="s">
-        <v>682</v>
+        <v>613</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>614</v>
       </c>
       <c r="F158" s="3">
-        <v>250.90909572</v>
+        <v>53.00000092</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="1">
-        <v>3598</v>
+        <v>3445</v>
       </c>
       <c r="B159" t="s">
-        <v>683</v>
+        <v>606</v>
       </c>
       <c r="C159" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D159" t="s">
-        <v>684</v>
+        <v>615</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>685</v>
+        <v>614</v>
       </c>
       <c r="F159" s="3">
-        <v>569.77273884</v>
+        <v>484.8400097</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="1">
-        <v>3111</v>
+        <v>3446</v>
       </c>
       <c r="B160" t="s">
-        <v>683</v>
+        <v>606</v>
       </c>
       <c r="C160" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D160" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>616</v>
       </c>
       <c r="F160" s="3">
-        <v>250.90909572</v>
+        <v>40.00000092</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="1">
-        <v>3082</v>
+        <v>3447</v>
       </c>
       <c r="B161" t="s">
-        <v>683</v>
+        <v>606</v>
       </c>
       <c r="C161" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D161" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>617</v>
       </c>
       <c r="F161" s="3">
-        <v>491.36364611</v>
+        <v>210.00000414</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="1">
-        <v>3601</v>
+        <v>4081</v>
       </c>
       <c r="B162" t="s">
-        <v>689</v>
+        <v>618</v>
       </c>
       <c r="C162" s="1">
-        <v>1945</v>
+        <v>2022</v>
       </c>
       <c r="D162" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>619</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>620</v>
       </c>
       <c r="F162" s="3">
-        <v>575.0000115</v>
+        <v>1149.08002298</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="1">
-        <v>4172</v>
+        <v>2913</v>
       </c>
       <c r="B163" t="s">
-        <v>691</v>
+        <v>621</v>
       </c>
       <c r="C163" s="1">
-        <v>2016</v>
+        <v>1977</v>
       </c>
       <c r="D163" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>622</v>
+      </c>
+      <c r="E163" s="1">
+        <v>56</v>
       </c>
       <c r="F163" s="3">
-        <v>115.0000023</v>
+        <v>1182.66002365</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="1">
-        <v>3231</v>
+        <v>2912</v>
       </c>
       <c r="B164" t="s">
-        <v>689</v>
+        <v>621</v>
       </c>
       <c r="C164" s="1">
-        <v>2020</v>
+        <v>1977</v>
       </c>
       <c r="D164" t="s">
-        <v>694</v>
+        <v>623</v>
+      </c>
+      <c r="E164" s="1">
+        <v>55</v>
       </c>
       <c r="F164" s="3">
-        <v>418.1818265</v>
+        <v>492.66000985</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="1">
-        <v>4081</v>
+        <v>1114</v>
       </c>
       <c r="B165" t="s">
-        <v>695</v>
+        <v>621</v>
       </c>
       <c r="C165" s="1">
-        <v>2022</v>
+        <v>2005</v>
       </c>
       <c r="D165" t="s">
-        <v>696</v>
+        <v>624</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>697</v>
+        <v>625</v>
       </c>
       <c r="F165" s="3">
-        <v>1149.08002298</v>
+        <v>230.0000046</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="1">
-        <v>3716</v>
+        <v>1984</v>
       </c>
       <c r="B166" t="s">
-        <v>698</v>
+        <v>621</v>
       </c>
       <c r="C166" s="1">
-        <v>1979</v>
+        <v>2014</v>
       </c>
       <c r="D166" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>623</v>
+      </c>
+      <c r="E166" s="1">
+        <v>71</v>
       </c>
       <c r="F166" s="3">
-        <v>361.10000722</v>
+        <v>365.90909802</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="1">
-        <v>3851</v>
+        <v>2698</v>
       </c>
       <c r="B167" t="s">
-        <v>698</v>
+        <v>626</v>
       </c>
       <c r="C167" s="1">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="D167" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>627</v>
+      </c>
+      <c r="E167" s="1">
+        <v>7</v>
       </c>
       <c r="F167" s="3">
-        <v>763.1818334</v>
+        <v>46.00000092</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="1">
-        <v>3239</v>
+        <v>2699</v>
       </c>
       <c r="B168" t="s">
-        <v>703</v>
+        <v>626</v>
       </c>
       <c r="C168" s="1">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="D168" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>628</v>
+      </c>
+      <c r="E168" s="1">
+        <v>7</v>
       </c>
       <c r="F168" s="3">
-        <v>155.94000312</v>
+        <v>243.80000488</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="1">
-        <v>3444</v>
+        <v>4600</v>
       </c>
       <c r="B169" t="s">
-        <v>698</v>
+        <v>626</v>
       </c>
       <c r="C169" s="1">
-        <v>2014</v>
+        <v>1999</v>
       </c>
       <c r="D169" t="s">
-        <v>706</v>
+        <v>629</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>707</v>
+        <v>630</v>
       </c>
       <c r="F169" s="3">
-        <v>53.00000092</v>
+        <v>1986.36367601</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="1">
-        <v>3445</v>
+        <v>2548</v>
       </c>
       <c r="B170" t="s">
-        <v>703</v>
+        <v>626</v>
       </c>
       <c r="C170" s="1">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="D170" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>631</v>
+      </c>
+      <c r="E170" s="1">
+        <v>32</v>
       </c>
       <c r="F170" s="3">
-        <v>484.8400097</v>
+        <v>6000.00012006</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="1">
-        <v>3446</v>
+        <v>1341</v>
       </c>
       <c r="B171" t="s">
-        <v>698</v>
+        <v>626</v>
       </c>
       <c r="C171" s="1">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="D171" t="s">
-        <v>709</v>
+        <v>632</v>
       </c>
       <c r="F171" s="3">
-        <v>40.00000092</v>
+        <v>172.50576771</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="1">
-        <v>3447</v>
+        <v>2893</v>
       </c>
       <c r="B172" t="s">
-        <v>703</v>
+        <v>626</v>
       </c>
       <c r="C172" s="1">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="D172" t="s">
-        <v>710</v>
+        <v>633</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>634</v>
       </c>
       <c r="F172" s="3">
-        <v>210.00000414</v>
+        <v>4704.54554851</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="1">
-        <v>3005</v>
+        <v>1379</v>
       </c>
       <c r="B173" t="s">
-        <v>711</v>
+        <v>626</v>
       </c>
       <c r="C173" s="1">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="D173" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>635</v>
+      </c>
+      <c r="E173" s="1">
+        <v>36</v>
       </c>
       <c r="F173" s="3">
-        <v>240.45455039</v>
+        <v>2190.47623433</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="1">
-        <v>2759</v>
+        <v>1380</v>
       </c>
       <c r="B174" t="s">
-        <v>711</v>
+        <v>626</v>
       </c>
       <c r="C174" s="1">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="D174" t="s">
-        <v>714</v>
+        <v>636</v>
+      </c>
+      <c r="E174" s="1">
+        <v>38</v>
       </c>
       <c r="F174" s="3">
-        <v>36.59091003</v>
+        <v>943.00001886</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="1">
-        <v>2913</v>
+        <v>2895</v>
       </c>
       <c r="B175" t="s">
-        <v>715</v>
+        <v>626</v>
       </c>
       <c r="C175" s="1">
-        <v>1977</v>
+        <v>2012</v>
       </c>
       <c r="D175" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>637</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>638</v>
       </c>
       <c r="F175" s="3">
-        <v>1182.66002365</v>
+        <v>2300.000046</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="1">
-        <v>2912</v>
+        <v>3687</v>
       </c>
       <c r="B176" t="s">
-        <v>715</v>
+        <v>639</v>
       </c>
       <c r="C176" s="1">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="D176" t="s">
-        <v>717</v>
+        <v>640</v>
       </c>
       <c r="E176" s="1">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="F176" s="3">
-        <v>492.66000985</v>
+        <v>188.1818219</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="1">
-        <v>1114</v>
+        <v>3690</v>
       </c>
       <c r="B177" t="s">
-        <v>715</v>
+        <v>639</v>
       </c>
       <c r="C177" s="1">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="D177" t="s">
-        <v>718</v>
+        <v>641</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>719</v>
+        <v>642</v>
       </c>
       <c r="F177" s="3">
-        <v>230.0000046</v>
+        <v>26.13636424</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="1">
-        <v>1984</v>
+        <v>3691</v>
       </c>
       <c r="B178" t="s">
-        <v>715</v>
+        <v>639</v>
       </c>
       <c r="C178" s="1">
-        <v>2014</v>
+        <v>1998</v>
       </c>
       <c r="D178" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>643</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>642</v>
       </c>
       <c r="F178" s="3">
-        <v>365.90909802</v>
+        <v>133.81818454</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="1">
-        <v>2698</v>
+        <v>4417</v>
       </c>
       <c r="B179" t="s">
-        <v>721</v>
+        <v>639</v>
       </c>
       <c r="C179" s="1">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="D179" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>644</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>645</v>
       </c>
       <c r="F179" s="3">
-        <v>46.00000092</v>
+        <v>1348.63639069</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="1">
-        <v>2699</v>
+        <v>252</v>
       </c>
       <c r="B180" t="s">
-        <v>721</v>
+        <v>639</v>
       </c>
       <c r="C180" s="1">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="D180" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>646</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>647</v>
       </c>
       <c r="F180" s="3">
-        <v>243.80000488</v>
+        <v>104.8800021</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="1">
-        <v>4600</v>
+        <v>589</v>
       </c>
       <c r="B181" t="s">
-        <v>721</v>
+        <v>639</v>
       </c>
       <c r="C181" s="1">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="D181" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>644</v>
       </c>
       <c r="F181" s="3">
-        <v>1986.36367601</v>
+        <v>977.50001955</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="1">
-        <v>2548</v>
+        <v>2027</v>
       </c>
       <c r="B182" t="s">
-        <v>721</v>
+        <v>639</v>
       </c>
       <c r="C182" s="1">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="D182" t="s">
-        <v>726</v>
+        <v>648</v>
       </c>
       <c r="E182" s="1">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="F182" s="3">
-        <v>6000.00012006</v>
+        <v>26.22000052</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="1">
-        <v>1341</v>
+        <v>4418</v>
       </c>
       <c r="B183" t="s">
-        <v>721</v>
+        <v>639</v>
       </c>
       <c r="C183" s="1">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="D183" t="s">
-        <v>727</v>
+        <v>649</v>
+      </c>
+      <c r="E183" s="1">
+        <v>70</v>
       </c>
       <c r="F183" s="3">
-        <v>172.50576771</v>
+        <v>488.87742472</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="1">
-        <v>2893</v>
+        <v>3759</v>
       </c>
       <c r="B184" t="s">
-        <v>721</v>
+        <v>650</v>
       </c>
       <c r="C184" s="1">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D184" t="s">
-        <v>728</v>
+        <v>651</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>729</v>
+        <v>652</v>
       </c>
       <c r="F184" s="3">
-        <v>4704.54554851</v>
+        <v>177.72727611</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="1">
-        <v>1379</v>
+        <v>3760</v>
       </c>
       <c r="B185" t="s">
-        <v>721</v>
+        <v>650</v>
       </c>
       <c r="C185" s="1">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="D185" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>653</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>652</v>
       </c>
       <c r="F185" s="3">
-        <v>2190.47623433</v>
+        <v>836.36365301</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="1">
-        <v>1380</v>
+        <v>553</v>
       </c>
       <c r="B186" t="s">
-        <v>721</v>
+        <v>654</v>
       </c>
       <c r="C186" s="1">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="D186" t="s">
-        <v>731</v>
+        <v>655</v>
       </c>
       <c r="E186" s="1">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F186" s="3">
-        <v>943.00001886</v>
+        <v>208.04545858</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="1">
-        <v>2895</v>
+        <v>4176</v>
       </c>
       <c r="B187" t="s">
-        <v>721</v>
+        <v>656</v>
       </c>
       <c r="C187" s="1">
-        <v>2012</v>
+        <v>1978</v>
       </c>
       <c r="D187" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>657</v>
+      </c>
+      <c r="E187" s="1">
+        <v>18</v>
       </c>
       <c r="F187" s="3">
-        <v>2300.000046</v>
+        <v>375.31818937</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="1">
-        <v>3687</v>
+        <v>331</v>
       </c>
       <c r="B188" t="s">
-        <v>734</v>
+        <v>656</v>
       </c>
       <c r="C188" s="1">
-        <v>1992</v>
+        <v>2010</v>
       </c>
       <c r="D188" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>658</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>659</v>
       </c>
       <c r="F188" s="3">
-        <v>188.1818219</v>
+        <v>371.13637114</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="1">
-        <v>3690</v>
+        <v>722</v>
       </c>
       <c r="B189" t="s">
-        <v>734</v>
+        <v>660</v>
       </c>
       <c r="C189" s="1">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="D189" t="s">
-        <v>736</v>
+        <v>661</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>737</v>
+        <v>662</v>
       </c>
       <c r="F189" s="3">
-        <v>26.13636424</v>
+        <v>14.00000046</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="1">
-        <v>3691</v>
+        <v>2183</v>
       </c>
       <c r="B190" t="s">
-        <v>734</v>
+        <v>660</v>
       </c>
       <c r="C190" s="1">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="D190" t="s">
-        <v>738</v>
+        <v>663</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>737</v>
+        <v>664</v>
       </c>
       <c r="F190" s="3">
-        <v>133.81818454</v>
+        <v>124.20000248</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="1">
-        <v>4417</v>
+        <v>4688</v>
       </c>
       <c r="B191" t="s">
-        <v>734</v>
+        <v>660</v>
       </c>
       <c r="C191" s="1">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="D191" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>665</v>
+      </c>
+      <c r="E191" s="1">
+        <v>8</v>
       </c>
       <c r="F191" s="3">
-        <v>1348.63639069</v>
+        <v>1265.0000253</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="1">
-        <v>252</v>
+        <v>4689</v>
       </c>
       <c r="B192" t="s">
-        <v>734</v>
+        <v>660</v>
       </c>
       <c r="C192" s="1">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="D192" t="s">
-        <v>741</v>
+        <v>666</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>742</v>
+        <v>667</v>
       </c>
       <c r="F192" s="3">
-        <v>104.8800021</v>
+        <v>4715.0000943</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="1">
-        <v>589</v>
+        <v>726</v>
       </c>
       <c r="B193" t="s">
-        <v>734</v>
+        <v>660</v>
       </c>
       <c r="C193" s="1">
-        <v>2013</v>
+        <v>1999</v>
       </c>
       <c r="D193" t="s">
-        <v>739</v>
+        <v>668</v>
+      </c>
+      <c r="E193" s="1">
+        <v>15</v>
       </c>
       <c r="F193" s="3">
-        <v>977.50001955</v>
+        <v>29.9000006</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="1">
-        <v>2027</v>
+        <v>3707</v>
       </c>
       <c r="B194" t="s">
-        <v>734</v>
+        <v>660</v>
       </c>
       <c r="C194" s="1">
-        <v>2016</v>
+        <v>1999</v>
       </c>
       <c r="D194" t="s">
-        <v>743</v>
+        <v>669</v>
       </c>
       <c r="E194" s="1">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="F194" s="3">
-        <v>26.22000052</v>
+        <v>149.50000299</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="1">
-        <v>4418</v>
+        <v>2204</v>
       </c>
       <c r="B195" t="s">
-        <v>734</v>
+        <v>660</v>
       </c>
       <c r="C195" s="1">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="D195" t="s">
-        <v>744</v>
+        <v>670</v>
       </c>
       <c r="E195" s="1">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="F195" s="3">
-        <v>488.87742472</v>
+        <v>253.00000506</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="1">
-        <v>3759</v>
+        <v>2205</v>
       </c>
       <c r="B196" t="s">
-        <v>745</v>
+        <v>660</v>
       </c>
       <c r="C196" s="1">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="D196" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>671</v>
       </c>
       <c r="F196" s="3">
-        <v>177.72727611</v>
+        <v>5175.0001035</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="1">
-        <v>3760</v>
+        <v>463</v>
       </c>
       <c r="B197" t="s">
-        <v>745</v>
+        <v>660</v>
       </c>
       <c r="C197" s="1">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="D197" t="s">
-        <v>748</v>
+        <v>672</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>747</v>
+        <v>673</v>
       </c>
       <c r="F197" s="3">
-        <v>836.36365301</v>
+        <v>1092.50578611</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="1">
-        <v>553</v>
+        <v>465</v>
       </c>
       <c r="B198" t="s">
-        <v>749</v>
+        <v>660</v>
       </c>
       <c r="C198" s="1">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D198" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>670</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>674</v>
       </c>
       <c r="F198" s="3">
-        <v>208.04545858</v>
+        <v>218.50576863</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="1">
-        <v>4176</v>
+        <v>464</v>
       </c>
       <c r="B199" t="s">
-        <v>751</v>
+        <v>660</v>
       </c>
       <c r="C199" s="1">
-        <v>1978</v>
+        <v>2010</v>
       </c>
       <c r="D199" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>675</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>676</v>
       </c>
       <c r="F199" s="3">
-        <v>375.31818937</v>
+        <v>609.50577645</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="1">
-        <v>331</v>
+        <v>2434</v>
       </c>
       <c r="B200" t="s">
-        <v>753</v>
+        <v>660</v>
       </c>
       <c r="C200" s="1">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="D200" t="s">
-        <v>754</v>
+        <v>672</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>755</v>
+        <v>677</v>
       </c>
       <c r="F200" s="3">
-        <v>371.13637114</v>
+        <v>1000.00001978</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="1">
-        <v>3761</v>
+        <v>2672</v>
       </c>
       <c r="B201" t="s">
-        <v>756</v>
+        <v>660</v>
       </c>
       <c r="C201" s="1">
-        <v>1953</v>
+        <v>2016</v>
       </c>
       <c r="D201" t="s">
-        <v>757</v>
+        <v>670</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>758</v>
+        <v>678</v>
       </c>
       <c r="F201" s="3">
-        <v>20.80952412</v>
+        <v>202.40000405</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="1">
-        <v>3692</v>
+        <v>2433</v>
       </c>
       <c r="B202" t="s">
-        <v>759</v>
+        <v>660</v>
       </c>
       <c r="C202" s="1">
-        <v>1964</v>
+        <v>2016</v>
       </c>
       <c r="D202" t="s">
-        <v>760</v>
+        <v>675</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>761</v>
+        <v>679</v>
       </c>
       <c r="F202" s="3">
-        <v>208.09524208</v>
+        <v>540.50577507</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="1">
-        <v>3173</v>
+        <v>2435</v>
       </c>
       <c r="B203" t="s">
-        <v>762</v>
+        <v>660</v>
       </c>
       <c r="C203" s="1">
-        <v>1988</v>
+        <v>2016</v>
       </c>
       <c r="D203" t="s">
-        <v>763</v>
+        <v>680</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>764</v>
+        <v>681</v>
       </c>
       <c r="F203" s="3">
-        <v>1127.00002254</v>
+        <v>4772.50585971</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="1">
-        <v>1236</v>
+        <v>4253</v>
       </c>
       <c r="B204" t="s">
-        <v>762</v>
+        <v>660</v>
       </c>
       <c r="C204" s="1">
-        <v>1997</v>
+        <v>2023</v>
       </c>
       <c r="D204" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>682</v>
       </c>
       <c r="F204" s="3">
-        <v>208.04545858</v>
+        <v>1495.0000299</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="1">
-        <v>2845</v>
+        <v>3761</v>
       </c>
       <c r="B205" t="s">
-        <v>762</v>
+        <v>683</v>
       </c>
       <c r="C205" s="1">
-        <v>2014</v>
+        <v>1953</v>
       </c>
       <c r="D205" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>684</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>685</v>
       </c>
       <c r="F205" s="3">
-        <v>262.20000524</v>
+        <v>20.80952412</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="1">
-        <v>4166</v>
+        <v>3692</v>
       </c>
       <c r="B206" t="s">
-        <v>762</v>
+        <v>686</v>
       </c>
       <c r="C206" s="1">
-        <v>2015</v>
+        <v>1964</v>
       </c>
       <c r="D206" t="s">
-        <v>767</v>
+        <v>687</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>768</v>
+        <v>688</v>
       </c>
       <c r="F206" s="3">
-        <v>481.90477172</v>
+        <v>208.09524208</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="1">
-        <v>2638</v>
+        <v>3173</v>
       </c>
       <c r="B207" t="s">
-        <v>759</v>
+        <v>686</v>
       </c>
       <c r="C207" s="1">
-        <v>2015</v>
+        <v>1988</v>
       </c>
       <c r="D207" t="s">
-        <v>763</v>
+        <v>689</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>769</v>
+        <v>690</v>
       </c>
       <c r="F207" s="3">
-        <v>124.40909319</v>
+        <v>1127.00002254</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="1">
-        <v>2846</v>
+        <v>1236</v>
       </c>
       <c r="B208" t="s">
-        <v>759</v>
+        <v>686</v>
       </c>
       <c r="C208" s="1">
-        <v>2016</v>
+        <v>1997</v>
       </c>
       <c r="D208" t="s">
-        <v>766</v>
+        <v>402</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>691</v>
       </c>
       <c r="F208" s="3">
-        <v>240.45455039</v>
+        <v>208.04545858</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="1">
-        <v>2799</v>
+        <v>2845</v>
       </c>
       <c r="B209" t="s">
-        <v>770</v>
+        <v>686</v>
       </c>
       <c r="C209" s="1">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="D209" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>692</v>
+      </c>
+      <c r="E209" s="1">
+        <v>453</v>
       </c>
       <c r="F209" s="3">
-        <v>377.20000754</v>
+        <v>262.20000524</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="1">
-        <v>4420</v>
+        <v>4166</v>
       </c>
       <c r="B210" t="s">
-        <v>772</v>
+        <v>686</v>
       </c>
       <c r="C210" s="1">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="D210" t="s">
-        <v>773</v>
+        <v>693</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>774</v>
+        <v>694</v>
       </c>
       <c r="F210" s="3">
-        <v>20.70000041</v>
+        <v>481.90477172</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="1">
-        <v>2258</v>
+        <v>2638</v>
       </c>
       <c r="B211" t="s">
-        <v>775</v>
+        <v>686</v>
       </c>
       <c r="C211" s="1">
-        <v>1937</v>
+        <v>2015</v>
       </c>
       <c r="D211" t="s">
-        <v>776</v>
+        <v>689</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>777</v>
+        <v>695</v>
       </c>
       <c r="F211" s="3">
-        <v>2690.00005382</v>
+        <v>124.40909319</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="1">
-        <v>3741</v>
+        <v>2846</v>
       </c>
       <c r="B212" t="s">
-        <v>778</v>
+        <v>686</v>
       </c>
       <c r="C212" s="1">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="D212" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>692</v>
       </c>
       <c r="F212" s="3">
-        <v>484.8400097</v>
+        <v>240.45455039</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="1">
-        <v>4761</v>
+        <v>2799</v>
       </c>
       <c r="B213" t="s">
-        <v>781</v>
+        <v>696</v>
       </c>
       <c r="C213" s="1">
-        <v>2012</v>
+        <v>2000</v>
       </c>
       <c r="D213" t="s">
-        <v>782</v>
+        <v>438</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>783</v>
+        <v>697</v>
       </c>
       <c r="F213" s="3">
-        <v>104.54545651</v>
+        <v>377.20000754</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="1">
-        <v>4762</v>
+        <v>2258</v>
       </c>
       <c r="B214" t="s">
-        <v>778</v>
+        <v>698</v>
       </c>
       <c r="C214" s="1">
-        <v>2023</v>
+        <v>1937</v>
       </c>
       <c r="D214" t="s">
-        <v>784</v>
+        <v>699</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>783</v>
+        <v>676</v>
       </c>
       <c r="F214" s="3">
-        <v>533.1818288</v>
+        <v>2690.00005382</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="1">
-        <v>4763</v>
+        <v>3741</v>
       </c>
       <c r="B215" t="s">
-        <v>785</v>
+        <v>700</v>
       </c>
       <c r="C215" s="1">
-        <v>2023</v>
+        <v>2002</v>
       </c>
       <c r="D215" t="s">
-        <v>786</v>
+        <v>438</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>787</v>
+        <v>701</v>
       </c>
       <c r="F215" s="3">
-        <v>156.818185</v>
+        <v>484.8400097</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="1">
-        <v>4764</v>
+        <v>4761</v>
       </c>
       <c r="B216" t="s">
-        <v>788</v>
+        <v>700</v>
       </c>
       <c r="C216" s="1">
-        <v>2023</v>
+        <v>2012</v>
       </c>
       <c r="D216" t="s">
-        <v>789</v>
+        <v>702</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>787</v>
+        <v>703</v>
       </c>
       <c r="F216" s="3">
-        <v>815.45456189</v>
+        <v>104.54545651</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="1">
-        <v>4765</v>
+        <v>4764</v>
       </c>
       <c r="B217" t="s">
-        <v>778</v>
+        <v>700</v>
       </c>
       <c r="C217" s="1">
         <v>2023</v>
       </c>
       <c r="D217" t="s">
-        <v>790</v>
+        <v>704</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>791</v>
+        <v>705</v>
       </c>
       <c r="F217" s="3">
-        <v>261.36364151</v>
+        <v>815.45456189</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="1">
-        <v>4766</v>
+        <v>4767</v>
       </c>
       <c r="B218" t="s">
-        <v>778</v>
+        <v>700</v>
       </c>
       <c r="C218" s="1">
         <v>2023</v>
       </c>
       <c r="D218" t="s">
-        <v>792</v>
+        <v>706</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>793</v>
+        <v>707</v>
       </c>
       <c r="F218" s="3">
-        <v>667.00001334</v>
+        <v>1249.31820685</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="1">
-        <v>4767</v>
+        <v>4763</v>
       </c>
       <c r="B219" t="s">
-        <v>794</v>
+        <v>700</v>
       </c>
       <c r="C219" s="1">
         <v>2023</v>
       </c>
       <c r="D219" t="s">
-        <v>795</v>
+        <v>708</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>796</v>
+        <v>705</v>
       </c>
       <c r="F219" s="3">
-        <v>1249.31820685</v>
+        <v>156.818185</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="1">
-        <v>4768</v>
+        <v>4765</v>
       </c>
       <c r="B220" t="s">
-        <v>778</v>
+        <v>700</v>
       </c>
       <c r="C220" s="1">
         <v>2023</v>
       </c>
       <c r="D220" t="s">
-        <v>797</v>
+        <v>709</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>710</v>
       </c>
       <c r="F220" s="3">
-        <v>2613.63641599</v>
+        <v>261.36364151</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="1">
-        <v>4841</v>
+        <v>4762</v>
       </c>
       <c r="B221" t="s">
-        <v>798</v>
+        <v>700</v>
       </c>
       <c r="C221" s="1">
-        <v>1986</v>
+        <v>2023</v>
       </c>
       <c r="D221" t="s">
-        <v>760</v>
+        <v>711</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>799</v>
+        <v>703</v>
       </c>
       <c r="F221" s="3">
-        <v>155.00000322</v>
+        <v>533.1818288</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="1">
-        <v>2353</v>
+        <v>4766</v>
       </c>
       <c r="B222" t="s">
-        <v>798</v>
+        <v>700</v>
       </c>
       <c r="C222" s="1">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="D222" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>712</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>713</v>
       </c>
       <c r="F222" s="3">
-        <v>795.0000161</v>
+        <v>667.00001334</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="1">
-        <v>3142</v>
+        <v>4768</v>
       </c>
       <c r="B223" t="s">
-        <v>798</v>
+        <v>700</v>
       </c>
       <c r="C223" s="1">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="D223" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>714</v>
       </c>
       <c r="F223" s="3">
-        <v>1353.86366336</v>
+        <v>2613.63641599</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="1">
-        <v>2354</v>
+        <v>4841</v>
       </c>
       <c r="B224" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C224" s="1">
-        <v>2015</v>
+        <v>1986</v>
       </c>
       <c r="D224" t="s">
-        <v>802</v>
+        <v>687</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>803</v>
+        <v>716</v>
       </c>
       <c r="F224" s="3">
-        <v>80.50000161</v>
+        <v>155.00000322</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="1">
-        <v>2355</v>
+        <v>2353</v>
       </c>
       <c r="B225" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C225" s="1">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D225" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>717</v>
+      </c>
+      <c r="E225" s="1">
+        <v>130</v>
       </c>
       <c r="F225" s="3">
-        <v>151.59091233</v>
+        <v>795.0000161</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="1">
-        <v>3143</v>
+        <v>3142</v>
       </c>
       <c r="B226" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C226" s="1">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D226" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>718</v>
+      </c>
+      <c r="E226" s="1">
+        <v>131</v>
       </c>
       <c r="F226" s="3">
-        <v>312.34000625</v>
+        <v>1353.86366336</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="1">
-        <v>2357</v>
+        <v>2354</v>
       </c>
       <c r="B227" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C227" s="1">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D227" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>719</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>720</v>
       </c>
       <c r="F227" s="3">
-        <v>250.90909572</v>
+        <v>80.50000161</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="1">
-        <v>3146</v>
+        <v>2355</v>
       </c>
       <c r="B228" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C228" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D228" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>721</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>722</v>
       </c>
       <c r="F228" s="3">
-        <v>511.98001024</v>
+        <v>151.59091233</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="1">
-        <v>3147</v>
+        <v>3143</v>
       </c>
       <c r="B229" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C229" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D229" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>723</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>724</v>
       </c>
       <c r="F229" s="3">
-        <v>2521.72005043</v>
+        <v>312.34000625</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="1">
-        <v>3148</v>
+        <v>2357</v>
       </c>
       <c r="B230" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C230" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D230" t="s">
-        <v>802</v>
+        <v>723</v>
       </c>
       <c r="E230" s="1">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="F230" s="3">
-        <v>57.50000115</v>
+        <v>250.90909572</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="1">
-        <v>3152</v>
+        <v>3146</v>
       </c>
       <c r="B231" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C231" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D231" t="s">
-        <v>800</v>
+        <v>546</v>
       </c>
       <c r="E231" s="1">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F231" s="3">
-        <v>948.52001897</v>
+        <v>511.98001024</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="1">
-        <v>3150</v>
+        <v>3147</v>
       </c>
       <c r="B232" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C232" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D232" t="s">
-        <v>806</v>
+        <v>725</v>
       </c>
       <c r="E232" s="1">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F232" s="3">
-        <v>250.90909572</v>
+        <v>2521.72005043</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="1">
-        <v>3151</v>
+        <v>3148</v>
       </c>
       <c r="B233" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C233" s="1">
         <v>2018</v>
       </c>
       <c r="D233" t="s">
-        <v>809</v>
+        <v>719</v>
       </c>
       <c r="E233" s="1">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="F233" s="3">
-        <v>1420.94002842</v>
+        <v>57.50000115</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="1">
-        <v>4077</v>
+        <v>3152</v>
       </c>
       <c r="B234" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C234" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D234" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>717</v>
+      </c>
+      <c r="E234" s="1">
+        <v>130</v>
       </c>
       <c r="F234" s="3">
-        <v>522.72728301</v>
+        <v>948.52001897</v>
       </c>
       <c r="G234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="1">
-        <v>2580</v>
+        <v>3150</v>
       </c>
       <c r="B235" t="s">
-        <v>811</v>
+        <v>715</v>
       </c>
       <c r="C235" s="1">
-        <v>1968</v>
+        <v>2018</v>
       </c>
       <c r="D235" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>723</v>
+      </c>
+      <c r="E235" s="1">
+        <v>123</v>
       </c>
       <c r="F235" s="3">
-        <v>394.22000788</v>
+        <v>250.90909572</v>
       </c>
       <c r="G235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="1">
-        <v>722</v>
+        <v>3151</v>
       </c>
       <c r="B236" t="s">
-        <v>814</v>
+        <v>715</v>
       </c>
       <c r="C236" s="1">
-        <v>1993</v>
+        <v>2018</v>
       </c>
       <c r="D236" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>726</v>
+      </c>
+      <c r="E236" s="1">
+        <v>123</v>
       </c>
       <c r="F236" s="3">
-        <v>14.00000046</v>
+        <v>1420.94002842</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="1">
-        <v>2183</v>
+        <v>4077</v>
       </c>
       <c r="B237" t="s">
-        <v>814</v>
+        <v>715</v>
       </c>
       <c r="C237" s="1">
-        <v>1994</v>
+        <v>2022</v>
       </c>
       <c r="D237" t="s">
-        <v>817</v>
+        <v>717</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>818</v>
+        <v>727</v>
       </c>
       <c r="F237" s="3">
-        <v>124.20000248</v>
+        <v>522.72728301</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="1">
-        <v>4688</v>
+        <v>2580</v>
       </c>
       <c r="B238" t="s">
-        <v>814</v>
+        <v>728</v>
       </c>
       <c r="C238" s="1">
-        <v>1994</v>
+        <v>1968</v>
       </c>
       <c r="D238" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>729</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>730</v>
       </c>
       <c r="F238" s="3">
-        <v>1265.0000253</v>
+        <v>394.22000788</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="1">
-        <v>4689</v>
+        <v>661</v>
       </c>
       <c r="B239" t="s">
-        <v>820</v>
+        <v>731</v>
       </c>
       <c r="C239" s="1">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="D239" t="s">
-        <v>821</v>
+        <v>732</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>822</v>
+        <v>733</v>
       </c>
       <c r="F239" s="3">
-        <v>4715.0000943</v>
+        <v>15.1800003</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="1">
-        <v>726</v>
+        <v>4177</v>
       </c>
       <c r="B240" t="s">
-        <v>820</v>
+        <v>731</v>
       </c>
       <c r="C240" s="1">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="D240" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>734</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>463</v>
       </c>
       <c r="F240" s="3">
-        <v>29.9000006</v>
+        <v>501.8181919</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="1">
-        <v>3707</v>
+        <v>1891</v>
       </c>
       <c r="B241" t="s">
-        <v>820</v>
+        <v>731</v>
       </c>
       <c r="C241" s="1">
-        <v>1999</v>
+        <v>2011</v>
       </c>
       <c r="D241" t="s">
-        <v>824</v>
+        <v>735</v>
       </c>
       <c r="E241" s="1">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F241" s="3">
-        <v>149.50000299</v>
+        <v>40.94000082</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="1">
-        <v>2204</v>
+        <v>2859</v>
       </c>
       <c r="B242" t="s">
-        <v>814</v>
+        <v>731</v>
       </c>
       <c r="C242" s="1">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="D242" t="s">
-        <v>825</v>
+        <v>736</v>
       </c>
       <c r="E242" s="1">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F242" s="3">
-        <v>253.00000506</v>
+        <v>246.10000492</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="1">
-        <v>2205</v>
+        <v>4459</v>
       </c>
       <c r="B243" t="s">
-        <v>820</v>
+        <v>731</v>
       </c>
       <c r="C243" s="1">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="D243" t="s">
-        <v>826</v>
+        <v>737</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>738</v>
       </c>
       <c r="F243" s="3">
-        <v>5175.0001035</v>
+        <v>166.98000334</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="1">
-        <v>463</v>
+        <v>2334</v>
       </c>
       <c r="B244" t="s">
-        <v>814</v>
+        <v>739</v>
       </c>
       <c r="C244" s="1">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="D244" t="s">
-        <v>827</v>
+        <v>740</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>828</v>
+        <v>741</v>
       </c>
       <c r="F244" s="3">
-        <v>1092.50578611</v>
+        <v>2190.47623433</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="1">
-        <v>465</v>
+        <v>2600</v>
       </c>
       <c r="B245" t="s">
-        <v>814</v>
+        <v>742</v>
       </c>
       <c r="C245" s="1">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D245" t="s">
-        <v>825</v>
+        <v>743</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>829</v>
+        <v>744</v>
       </c>
       <c r="F245" s="3">
-        <v>218.50576863</v>
+        <v>770.50001541</v>
       </c>
       <c r="G245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="1">
-        <v>464</v>
+        <v>355</v>
       </c>
       <c r="B246" t="s">
-        <v>820</v>
+        <v>742</v>
       </c>
       <c r="C246" s="1">
         <v>2010</v>
       </c>
       <c r="D246" t="s">
-        <v>830</v>
+        <v>745</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>777</v>
+        <v>746</v>
       </c>
       <c r="F246" s="3">
-        <v>609.50577645</v>
+        <v>334.54546111</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="1">
-        <v>2434</v>
+        <v>935</v>
       </c>
       <c r="B247" t="s">
-        <v>814</v>
+        <v>747</v>
       </c>
       <c r="C247" s="1">
-        <v>2016</v>
+        <v>1992</v>
       </c>
       <c r="D247" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>748</v>
+      </c>
+      <c r="E247" s="1">
+        <v>40</v>
       </c>
       <c r="F247" s="3">
-        <v>1000.00001978</v>
+        <v>888.63638149</v>
       </c>
       <c r="G247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="1">
-        <v>2672</v>
+        <v>936</v>
       </c>
       <c r="B248" t="s">
-        <v>814</v>
+        <v>747</v>
       </c>
       <c r="C248" s="1">
-        <v>2016</v>
+        <v>1992</v>
       </c>
       <c r="D248" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>749</v>
+      </c>
+      <c r="E248" s="1">
+        <v>42</v>
       </c>
       <c r="F248" s="3">
-        <v>202.40000405</v>
+        <v>657.14287048</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="1">
-        <v>2433</v>
+        <v>2414</v>
       </c>
       <c r="B249" t="s">
-        <v>814</v>
+        <v>750</v>
       </c>
       <c r="C249" s="1">
         <v>2016</v>
       </c>
       <c r="D249" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>592</v>
+      </c>
+      <c r="E249" s="1">
+        <v>32</v>
       </c>
       <c r="F249" s="3">
-        <v>540.50577507</v>
+        <v>42.78000086</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="1">
-        <v>2435</v>
+        <v>1823</v>
       </c>
       <c r="B250" t="s">
-        <v>814</v>
+        <v>750</v>
       </c>
       <c r="C250" s="1">
         <v>2016</v>
       </c>
       <c r="D250" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>751</v>
       </c>
       <c r="F250" s="3">
-        <v>4772.50585971</v>
+        <v>522.72728301</v>
       </c>
       <c r="G250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="1">
-        <v>4253</v>
+        <v>3737</v>
       </c>
       <c r="B251" t="s">
-        <v>814</v>
+        <v>750</v>
       </c>
       <c r="C251" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D251" t="s">
-        <v>837</v>
+        <v>752</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>753</v>
       </c>
       <c r="F251" s="3">
-        <v>1495.0000299</v>
+        <v>120.0000023</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="1">
-        <v>661</v>
+        <v>3738</v>
       </c>
       <c r="B252" t="s">
-        <v>838</v>
+        <v>750</v>
       </c>
       <c r="C252" s="1">
-        <v>1988</v>
+        <v>2017</v>
       </c>
       <c r="D252" t="s">
-        <v>839</v>
+        <v>754</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>840</v>
+        <v>753</v>
       </c>
       <c r="F252" s="3">
-        <v>15.1800003</v>
+        <v>600.00001196</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="1">
-        <v>4177</v>
+        <v>3739</v>
       </c>
       <c r="B253" t="s">
-        <v>838</v>
+        <v>750</v>
       </c>
       <c r="C253" s="1">
-        <v>2004</v>
+        <v>2017</v>
       </c>
       <c r="D253" t="s">
-        <v>841</v>
+        <v>751</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>543</v>
+        <v>755</v>
       </c>
       <c r="F253" s="3">
-        <v>501.8181919</v>
+        <v>439.09091808</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="1">
-        <v>1891</v>
+        <v>3740</v>
       </c>
       <c r="B254" t="s">
-        <v>838</v>
+        <v>750</v>
       </c>
       <c r="C254" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="D254" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>751</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>569</v>
       </c>
       <c r="F254" s="3">
-        <v>40.94000082</v>
+        <v>460.0000092</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="1">
-        <v>2859</v>
+        <v>4179</v>
       </c>
       <c r="B255" t="s">
-        <v>838</v>
+        <v>750</v>
       </c>
       <c r="C255" s="1">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="D255" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>752</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>756</v>
       </c>
       <c r="F255" s="3">
-        <v>246.10000492</v>
+        <v>130.68182075</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="1">
-        <v>4459</v>
+        <v>3709</v>
       </c>
       <c r="B256" t="s">
-        <v>838</v>
+        <v>757</v>
       </c>
       <c r="C256" s="1">
-        <v>2020</v>
+        <v>1986</v>
       </c>
       <c r="D256" t="s">
-        <v>844</v>
+        <v>758</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>845</v>
+        <v>759</v>
       </c>
       <c r="F256" s="3">
-        <v>166.98000334</v>
+        <v>27.60000055</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="1">
-        <v>2334</v>
+        <v>3234</v>
       </c>
       <c r="B257" t="s">
-        <v>846</v>
+        <v>757</v>
       </c>
       <c r="C257" s="1">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="D257" t="s">
-        <v>847</v>
+        <v>760</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>586</v>
+        <v>761</v>
       </c>
       <c r="F257" s="3">
-        <v>2190.47623433</v>
+        <v>88.78000178</v>
       </c>
       <c r="G257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="1">
-        <v>2600</v>
+        <v>529</v>
       </c>
       <c r="B258" t="s">
-        <v>848</v>
+        <v>757</v>
       </c>
       <c r="C258" s="1">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D258" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>762</v>
       </c>
       <c r="F258" s="3">
-        <v>770.50001541</v>
+        <v>810.47620673</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="1">
-        <v>355</v>
+        <v>3713</v>
       </c>
       <c r="B259" t="s">
-        <v>848</v>
+        <v>757</v>
       </c>
       <c r="C259" s="1">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D259" t="s">
-        <v>851</v>
+        <v>763</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>852</v>
+        <v>764</v>
       </c>
       <c r="F259" s="3">
-        <v>334.54546111</v>
+        <v>20.70000041</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="1">
-        <v>2414</v>
+        <v>3714</v>
       </c>
       <c r="B260" t="s">
-        <v>853</v>
+        <v>757</v>
       </c>
       <c r="C260" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D260" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>765</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>764</v>
       </c>
       <c r="F260" s="3">
-        <v>42.78000086</v>
+        <v>109.48000219</v>
       </c>
       <c r="G260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="1">
-        <v>1823</v>
+        <v>3712</v>
       </c>
       <c r="B261" t="s">
-        <v>853</v>
+        <v>757</v>
       </c>
       <c r="C261" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D261" t="s">
-        <v>854</v>
+        <v>766</v>
+      </c>
+      <c r="E261" s="1" t="s">
+        <v>767</v>
       </c>
       <c r="F261" s="3">
-        <v>522.72728301</v>
+        <v>88.78000178</v>
       </c>
       <c r="G261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="1">
-        <v>3737</v>
+        <v>3439</v>
       </c>
       <c r="B262" t="s">
-        <v>853</v>
+        <v>757</v>
       </c>
       <c r="C262" s="1">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D262" t="s">
-        <v>855</v>
+        <v>760</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>856</v>
+        <v>768</v>
       </c>
       <c r="F262" s="3">
-        <v>120.0000023</v>
+        <v>18.81818224</v>
       </c>
       <c r="G262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="1">
-        <v>3738</v>
+        <v>3441</v>
       </c>
       <c r="B263" t="s">
-        <v>853</v>
+        <v>757</v>
       </c>
       <c r="C263" s="1">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D263" t="s">
-        <v>857</v>
+        <v>769</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>856</v>
+        <v>768</v>
       </c>
       <c r="F263" s="3">
-        <v>600.00001196</v>
+        <v>118.68000237</v>
       </c>
       <c r="G263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="1">
-        <v>3739</v>
+        <v>3651</v>
       </c>
       <c r="B264" t="s">
-        <v>853</v>
+        <v>757</v>
       </c>
       <c r="C264" s="1">
         <v>2017</v>
       </c>
       <c r="D264" t="s">
-        <v>854</v>
+        <v>770</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>858</v>
+        <v>771</v>
       </c>
       <c r="F264" s="3">
-        <v>439.09091808</v>
+        <v>1148.95456856</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="1">
-        <v>3740</v>
+        <v>3881</v>
       </c>
       <c r="B265" t="s">
-        <v>853</v>
+        <v>757</v>
       </c>
       <c r="C265" s="1">
         <v>2020</v>
       </c>
       <c r="D265" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>770</v>
       </c>
       <c r="F265" s="3">
-        <v>460.0000092</v>
+        <v>261.36364151</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="1">
-        <v>4179</v>
+        <v>3159</v>
       </c>
       <c r="B266" t="s">
-        <v>853</v>
+        <v>757</v>
       </c>
       <c r="C266" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D266" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>772</v>
       </c>
       <c r="F266" s="3">
-        <v>130.68182075</v>
+        <v>772.34001545</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="1">
-        <v>3709</v>
+        <v>3448</v>
       </c>
       <c r="B267" t="s">
-        <v>861</v>
+        <v>773</v>
       </c>
       <c r="C267" s="1">
-        <v>1986</v>
+        <v>2021</v>
       </c>
       <c r="D267" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>774</v>
       </c>
       <c r="F267" s="3">
-        <v>27.60000055</v>
+        <v>334.54546111</v>
       </c>
       <c r="G267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="1">
-        <v>3234</v>
+        <v>2455</v>
       </c>
       <c r="B268" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C268" s="1">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="D268" t="s">
-        <v>864</v>
+        <v>776</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>865</v>
+        <v>534</v>
       </c>
       <c r="F268" s="3">
-        <v>88.78000178</v>
+        <v>120.98000242</v>
       </c>
       <c r="G268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="1">
-        <v>529</v>
+        <v>2454</v>
       </c>
       <c r="B269" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C269" s="1">
-        <v>2012</v>
+        <v>1994</v>
       </c>
       <c r="D269" t="s">
-        <v>866</v>
+        <v>777</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>534</v>
       </c>
       <c r="F269" s="3">
-        <v>810.47620673</v>
+        <v>20.90909112</v>
       </c>
       <c r="G269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="1">
-        <v>3713</v>
+        <v>2770</v>
       </c>
       <c r="B270" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C270" s="1">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="D270" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>778</v>
+      </c>
+      <c r="E270" s="1">
+        <v>80</v>
       </c>
       <c r="F270" s="3">
-        <v>20.70000041</v>
+        <v>80.50000161</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="1">
-        <v>3714</v>
+        <v>2771</v>
       </c>
       <c r="B271" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C271" s="1">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="D271" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>779</v>
+      </c>
+      <c r="E271" s="1">
+        <v>80</v>
       </c>
       <c r="F271" s="3">
-        <v>109.48000219</v>
+        <v>437.00000874</v>
       </c>
       <c r="G271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="1">
-        <v>3712</v>
+        <v>2766</v>
       </c>
       <c r="B272" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C272" s="1">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="D272" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>780</v>
+      </c>
+      <c r="E272" s="1">
+        <v>78</v>
       </c>
       <c r="F272" s="3">
-        <v>88.78000178</v>
+        <v>31.28000063</v>
       </c>
       <c r="G272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="1">
-        <v>3439</v>
+        <v>2767</v>
       </c>
       <c r="B273" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C273" s="1">
-        <v>2016</v>
+        <v>2004</v>
       </c>
       <c r="D273" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>781</v>
+      </c>
+      <c r="E273" s="1">
+        <v>78</v>
       </c>
       <c r="F273" s="3">
-        <v>18.81818224</v>
+        <v>172.50000345</v>
       </c>
       <c r="G273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="1">
-        <v>3441</v>
+        <v>2768</v>
       </c>
       <c r="B274" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C274" s="1">
-        <v>2016</v>
+        <v>2004</v>
       </c>
       <c r="D274" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>782</v>
+      </c>
+      <c r="E274" s="1">
+        <v>79</v>
       </c>
       <c r="F274" s="3">
-        <v>118.68000237</v>
+        <v>69.9200014</v>
       </c>
       <c r="G274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="1">
-        <v>3651</v>
+        <v>2769</v>
       </c>
       <c r="B275" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C275" s="1">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="D275" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>783</v>
+      </c>
+      <c r="E275" s="1">
+        <v>79</v>
       </c>
       <c r="F275" s="3">
-        <v>1148.95456856</v>
+        <v>402.50000805</v>
       </c>
       <c r="G275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="1">
-        <v>3881</v>
+        <v>4435</v>
       </c>
       <c r="B276" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C276" s="1">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="D276" t="s">
-        <v>875</v>
+        <v>784</v>
+      </c>
+      <c r="E276" s="1">
+        <v>82</v>
       </c>
       <c r="F276" s="3">
-        <v>261.36364151</v>
+        <v>773.63637919</v>
       </c>
       <c r="G276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="1">
-        <v>3159</v>
+        <v>4434</v>
       </c>
       <c r="B277" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="C277" s="1">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="D277" t="s">
-        <v>877</v>
+        <v>785</v>
+      </c>
+      <c r="E277" s="1">
+        <v>83</v>
       </c>
       <c r="F277" s="3">
-        <v>772.34001545</v>
+        <v>454.48000909</v>
       </c>
       <c r="G277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="1">
-        <v>3448</v>
+        <v>1656</v>
       </c>
       <c r="B278" t="s">
-        <v>878</v>
+        <v>786</v>
       </c>
       <c r="C278" s="1">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="D278" t="s">
-        <v>879</v>
+        <v>596</v>
+      </c>
+      <c r="E278" s="1" t="s">
+        <v>787</v>
       </c>
       <c r="F278" s="3">
-        <v>334.54546111</v>
+        <v>1791.70003583</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="1">
-        <v>935</v>
+        <v>1657</v>
       </c>
       <c r="B279" t="s">
-        <v>880</v>
+        <v>786</v>
       </c>
       <c r="C279" s="1">
-        <v>1992</v>
+        <v>2013</v>
       </c>
       <c r="D279" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>788</v>
       </c>
       <c r="F279" s="3">
-        <v>888.63638149</v>
+        <v>254.8400051</v>
       </c>
       <c r="G279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="1">
-        <v>936</v>
+        <v>1658</v>
       </c>
       <c r="B280" t="s">
-        <v>880</v>
+        <v>786</v>
       </c>
       <c r="C280" s="1">
-        <v>1992</v>
+        <v>2013</v>
       </c>
       <c r="D280" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>789</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>578</v>
       </c>
       <c r="F280" s="3">
-        <v>657.14287048</v>
+        <v>401.12000802</v>
       </c>
       <c r="G280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="1">
-        <v>1656</v>
+        <v>2993</v>
       </c>
       <c r="B281" t="s">
-        <v>883</v>
+        <v>790</v>
       </c>
       <c r="C281" s="1">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="D281" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>791</v>
+      </c>
+      <c r="E281" s="1">
+        <v>24</v>
       </c>
       <c r="F281" s="3">
-        <v>1791.70003583</v>
+        <v>646.09092222</v>
       </c>
       <c r="G281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="1">
-        <v>1657</v>
+        <v>2994</v>
       </c>
       <c r="B282" t="s">
-        <v>883</v>
+        <v>790</v>
       </c>
       <c r="C282" s="1">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D282" t="s">
-        <v>885</v>
+        <v>792</v>
+      </c>
+      <c r="E282" s="1">
+        <v>25</v>
       </c>
       <c r="F282" s="3">
-        <v>254.8400051</v>
+        <v>1426.00002852</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="1">
-        <v>1658</v>
+        <v>2561</v>
       </c>
       <c r="B283" t="s">
-        <v>883</v>
+        <v>793</v>
       </c>
       <c r="C283" s="1">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D283" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>794</v>
+      </c>
+      <c r="E283" s="1">
+        <v>87</v>
       </c>
       <c r="F283" s="3">
-        <v>401.12000802</v>
+        <v>230.0000046</v>
       </c>
       <c r="G283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="1">
-        <v>2993</v>
+        <v>2562</v>
       </c>
       <c r="B284" t="s">
-        <v>887</v>
+        <v>793</v>
       </c>
       <c r="C284" s="1">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="D284" t="s">
-        <v>888</v>
+        <v>795</v>
       </c>
       <c r="E284" s="1">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="F284" s="3">
-        <v>646.09092222</v>
+        <v>230.0000046</v>
       </c>
       <c r="G284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="1">
-        <v>2994</v>
+        <v>2563</v>
       </c>
       <c r="B285" t="s">
-        <v>887</v>
+        <v>793</v>
       </c>
       <c r="C285" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D285" t="s">
-        <v>889</v>
+        <v>796</v>
       </c>
       <c r="E285" s="1">
-        <v>25</v>
+        <v>88</v>
       </c>
       <c r="F285" s="3">
-        <v>1426.00002852</v>
+        <v>203.86364036</v>
       </c>
       <c r="G285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="1">
-        <v>2561</v>
+        <v>532</v>
       </c>
       <c r="B286" t="s">
-        <v>890</v>
+        <v>797</v>
       </c>
       <c r="C286" s="1">
-        <v>2014</v>
+        <v>2003</v>
       </c>
       <c r="D286" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>388</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>798</v>
       </c>
       <c r="F286" s="3">
-        <v>230.0000046</v>
+        <v>1532.2381259</v>
       </c>
       <c r="G286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="1">
-        <v>2562</v>
+        <v>2422</v>
       </c>
       <c r="B287" t="s">
-        <v>890</v>
+        <v>797</v>
       </c>
       <c r="C287" s="1">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="D287" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>799</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>800</v>
       </c>
       <c r="F287" s="3">
-        <v>230.0000046</v>
+        <v>157.32000315</v>
       </c>
       <c r="G287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="1">
-        <v>2563</v>
+        <v>534</v>
       </c>
       <c r="B288" t="s">
-        <v>890</v>
+        <v>797</v>
       </c>
       <c r="C288" s="1">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="D288" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>799</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>801</v>
       </c>
       <c r="F288" s="3">
-        <v>203.86364036</v>
+        <v>141.13636654</v>
       </c>
       <c r="G288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="1">
-        <v>532</v>
+        <v>2427</v>
       </c>
       <c r="B289" t="s">
-        <v>894</v>
+        <v>797</v>
       </c>
       <c r="C289" s="1">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="D289" t="s">
-        <v>453</v>
+        <v>799</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>895</v>
+        <v>802</v>
       </c>
       <c r="F289" s="3">
-        <v>1532.2381259</v>
+        <v>146.76190768</v>
       </c>
       <c r="G289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="1">
-        <v>2422</v>
+        <v>537</v>
       </c>
       <c r="B290" t="s">
-        <v>894</v>
+        <v>797</v>
       </c>
       <c r="C290" s="1">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="D290" t="s">
-        <v>896</v>
+        <v>388</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>897</v>
+        <v>803</v>
       </c>
       <c r="F290" s="3">
-        <v>157.32000315</v>
+        <v>1834.48003669</v>
       </c>
       <c r="G290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="1">
-        <v>534</v>
+        <v>2074</v>
       </c>
       <c r="B291" t="s">
-        <v>894</v>
+        <v>797</v>
       </c>
       <c r="C291" s="1">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="D291" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>799</v>
       </c>
       <c r="F291" s="3">
-        <v>141.13636654</v>
+        <v>155.94000312</v>
       </c>
       <c r="G291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="1">
-        <v>2427</v>
+        <v>3718</v>
       </c>
       <c r="B292" t="s">
-        <v>894</v>
+        <v>797</v>
       </c>
       <c r="C292" s="1">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="D292" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>899</v>
+        <v>804</v>
+      </c>
+      <c r="E292" s="1">
+        <v>26</v>
       </c>
       <c r="F292" s="3">
-        <v>146.76190768</v>
+        <v>460.0000092</v>
       </c>
       <c r="G292" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="1">
-        <v>537</v>
+        <v>2398</v>
       </c>
       <c r="B293" t="s">
-        <v>894</v>
+        <v>805</v>
       </c>
       <c r="C293" s="1">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="D293" t="s">
-        <v>453</v>
+        <v>806</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>900</v>
+        <v>807</v>
       </c>
       <c r="F293" s="3">
-        <v>1834.48003669</v>
+        <v>103.50000207</v>
       </c>
       <c r="G293" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="1">
-        <v>2074</v>
+        <v>4414</v>
       </c>
       <c r="B294" t="s">
-        <v>894</v>
+        <v>805</v>
       </c>
       <c r="C294" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D294" t="s">
-        <v>896</v>
+        <v>806</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>808</v>
       </c>
       <c r="F294" s="3">
-        <v>155.94000312</v>
+        <v>17.48000035</v>
       </c>
       <c r="G294" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="1">
-        <v>1947</v>
+        <v>4180</v>
       </c>
       <c r="B295" t="s">
-        <v>894</v>
+        <v>805</v>
       </c>
       <c r="C295" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D295" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>809</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>810</v>
       </c>
       <c r="F295" s="3">
-        <v>81.54545605</v>
+        <v>172.50000345</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="1">
-        <v>3718</v>
+        <v>3121</v>
       </c>
       <c r="B296" t="s">
-        <v>894</v>
+        <v>811</v>
       </c>
       <c r="C296" s="1">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="D296" t="s">
-        <v>902</v>
+        <v>812</v>
       </c>
       <c r="E296" s="1">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="F296" s="3">
-        <v>460.0000092</v>
+        <v>890.00001794</v>
       </c>
       <c r="G296" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="1">
-        <v>2398</v>
+        <v>840</v>
       </c>
       <c r="B297" t="s">
-        <v>903</v>
+        <v>811</v>
       </c>
       <c r="C297" s="1">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="D297" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>813</v>
       </c>
       <c r="F297" s="3">
-        <v>103.50000207</v>
+        <v>156.818185</v>
       </c>
       <c r="G297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="1">
-        <v>4414</v>
+        <v>3140</v>
       </c>
       <c r="B298" t="s">
-        <v>903</v>
+        <v>811</v>
       </c>
       <c r="C298" s="1">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="D298" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>814</v>
+      </c>
+      <c r="E298" s="1">
+        <v>77</v>
       </c>
       <c r="F298" s="3">
-        <v>17.48000035</v>
+        <v>1550.00003082</v>
       </c>
       <c r="G298" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="1">
-        <v>4180</v>
+        <v>541</v>
       </c>
       <c r="B299" t="s">
-        <v>903</v>
+        <v>811</v>
       </c>
       <c r="C299" s="1">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="D299" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>909</v>
+        <v>815</v>
+      </c>
+      <c r="E299" s="1">
+        <v>75</v>
       </c>
       <c r="F299" s="3">
-        <v>172.50000345</v>
+        <v>376.36364381</v>
       </c>
       <c r="G299" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="1">
-        <v>3121</v>
+        <v>3139</v>
       </c>
       <c r="B300" t="s">
-        <v>910</v>
+        <v>811</v>
       </c>
       <c r="C300" s="1">
         <v>2012</v>
       </c>
       <c r="D300" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>816</v>
       </c>
       <c r="F300" s="3">
-        <v>890.00001794</v>
+        <v>2760.0000552</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="1">
-        <v>840</v>
+        <v>3104</v>
       </c>
       <c r="B301" t="s">
-        <v>910</v>
+        <v>817</v>
       </c>
       <c r="C301" s="1">
-        <v>2012</v>
+        <v>1963</v>
       </c>
       <c r="D301" t="s">
-        <v>912</v>
+        <v>818</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>819</v>
       </c>
       <c r="F301" s="3">
-        <v>156.818185</v>
+        <v>246.56000493</v>
       </c>
       <c r="G301" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="1">
-        <v>3140</v>
+        <v>4080</v>
       </c>
       <c r="B302" t="s">
-        <v>910</v>
+        <v>817</v>
       </c>
       <c r="C302" s="1">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D302" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>718</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>820</v>
       </c>
       <c r="F302" s="3">
-        <v>1550.00003082</v>
+        <v>1588.09526968</v>
       </c>
       <c r="G302" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="1">
-        <v>541</v>
+        <v>4082</v>
       </c>
       <c r="B303" t="s">
-        <v>910</v>
+        <v>817</v>
       </c>
       <c r="C303" s="1">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="D303" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>821</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>820</v>
       </c>
       <c r="F303" s="3">
-        <v>376.36364381</v>
+        <v>3712.85721692</v>
       </c>
       <c r="G303" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="1">
-        <v>3139</v>
+        <v>3880</v>
       </c>
       <c r="B304" t="s">
-        <v>910</v>
+        <v>817</v>
       </c>
       <c r="C304" s="1">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="D304" t="s">
-        <v>915</v>
+        <v>717</v>
       </c>
       <c r="F304" s="3">
-        <v>2760.0000552</v>
+        <v>812.31819811</v>
       </c>
       <c r="G304" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="1">
-        <v>3104</v>
+        <v>4623</v>
       </c>
       <c r="B305" t="s">
-        <v>916</v>
+        <v>822</v>
       </c>
       <c r="C305" s="1">
-        <v>1963</v>
+        <v>1992</v>
       </c>
       <c r="D305" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>823</v>
+      </c>
+      <c r="E305" s="1">
+        <v>4</v>
       </c>
       <c r="F305" s="3">
-        <v>246.56000493</v>
+        <v>460.0000092</v>
       </c>
       <c r="G305" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="1">
-        <v>4080</v>
+        <v>4630</v>
       </c>
       <c r="B306" t="s">
-        <v>916</v>
+        <v>822</v>
       </c>
       <c r="C306" s="1">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="D306" t="s">
-        <v>801</v>
+        <v>824</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>919</v>
+        <v>825</v>
       </c>
       <c r="F306" s="3">
-        <v>1588.09526968</v>
+        <v>19.71271021</v>
       </c>
       <c r="G306" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="1">
-        <v>4082</v>
+        <v>1289</v>
       </c>
       <c r="B307" t="s">
-        <v>916</v>
+        <v>822</v>
       </c>
       <c r="C307" s="1">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="D307" t="s">
-        <v>920</v>
+        <v>824</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>919</v>
+        <v>826</v>
       </c>
       <c r="F307" s="3">
-        <v>3712.85721692</v>
+        <v>11.50576449</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="1">
-        <v>3880</v>
+        <v>1316</v>
       </c>
       <c r="B308" t="s">
-        <v>916</v>
+        <v>822</v>
       </c>
       <c r="C308" s="1">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="D308" t="s">
-        <v>800</v>
+        <v>827</v>
       </c>
       <c r="F308" s="3">
-        <v>812.31819811</v>
+        <v>1035.0000207</v>
       </c>
       <c r="G308" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="1">
-        <v>1288</v>
+        <v>2209</v>
       </c>
       <c r="B309" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C309" s="1">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="D309" t="s">
-        <v>922</v>
+        <v>828</v>
       </c>
       <c r="E309" s="1">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F309" s="3">
-        <v>3549.31825285</v>
+        <v>34.49423643</v>
       </c>
       <c r="G309" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="1">
-        <v>4623</v>
+        <v>4750</v>
       </c>
       <c r="B310" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C310" s="1">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="D310" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>829</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>830</v>
       </c>
       <c r="F310" s="3">
-        <v>460.0000092</v>
+        <v>470.45455453</v>
       </c>
       <c r="G310" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="1">
-        <v>4630</v>
+        <v>3178</v>
       </c>
       <c r="B311" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C311" s="1">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="D311" t="s">
-        <v>924</v>
+        <v>831</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>925</v>
+        <v>832</v>
       </c>
       <c r="F311" s="3">
-        <v>19.71271021</v>
+        <v>470.45455499</v>
       </c>
       <c r="G311" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="1">
-        <v>1289</v>
+        <v>1948</v>
       </c>
       <c r="B312" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C312" s="1">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D312" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>926</v>
+        <v>833</v>
+      </c>
+      <c r="E312" s="1">
+        <v>23</v>
       </c>
       <c r="F312" s="3">
-        <v>11.50576449</v>
+        <v>74.75288386</v>
       </c>
       <c r="G312" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="1">
-        <v>1316</v>
+        <v>3179</v>
       </c>
       <c r="B313" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C313" s="1">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D313" t="s">
-        <v>927</v>
+        <v>834</v>
+      </c>
+      <c r="E313" s="1" t="s">
+        <v>835</v>
       </c>
       <c r="F313" s="3">
-        <v>1035.0000207</v>
+        <v>793.50578013</v>
       </c>
       <c r="G313" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="1">
-        <v>2209</v>
+        <v>4712</v>
       </c>
       <c r="B314" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C314" s="1">
         <v>2015</v>
       </c>
       <c r="D314" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>836</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>837</v>
       </c>
       <c r="F314" s="3">
-        <v>34.49423643</v>
+        <v>831.28573085</v>
       </c>
       <c r="G314" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="1">
-        <v>3178</v>
+        <v>3119</v>
       </c>
       <c r="B315" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C315" s="1">
         <v>2015</v>
       </c>
       <c r="D315" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>930</v>
+        <v>838</v>
       </c>
       <c r="F315" s="3">
-        <v>470.45455499</v>
+        <v>33.45454625</v>
       </c>
       <c r="G315" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="1">
-        <v>1948</v>
+        <v>4786</v>
       </c>
       <c r="B316" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C316" s="1">
         <v>2015</v>
       </c>
       <c r="D316" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>839</v>
+      </c>
+      <c r="E316" s="1" t="s">
+        <v>840</v>
       </c>
       <c r="F316" s="3">
-        <v>74.75288386</v>
+        <v>239.40909549</v>
       </c>
       <c r="G316" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="1">
-        <v>3179</v>
+        <v>3112</v>
       </c>
       <c r="B317" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C317" s="1">
         <v>2015</v>
       </c>
       <c r="D317" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>933</v>
+        <v>841</v>
       </c>
       <c r="F317" s="3">
-        <v>793.50578013</v>
+        <v>172.50000345</v>
       </c>
       <c r="G317" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="1">
-        <v>3119</v>
+        <v>3180</v>
       </c>
       <c r="B318" t="s">
-        <v>934</v>
+        <v>822</v>
       </c>
       <c r="C318" s="1">
         <v>2015</v>
       </c>
       <c r="D318" t="s">
-        <v>935</v>
+        <v>842</v>
+      </c>
+      <c r="E318" s="1" t="s">
+        <v>843</v>
       </c>
       <c r="F318" s="3">
-        <v>33.45454625</v>
+        <v>2200.00004416</v>
       </c>
       <c r="G318" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="1">
-        <v>3112</v>
+        <v>4713</v>
       </c>
       <c r="B319" t="s">
-        <v>921</v>
+        <v>822</v>
       </c>
       <c r="C319" s="1">
         <v>2015</v>
       </c>
       <c r="D319" t="s">
-        <v>936</v>
+        <v>844</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>845</v>
       </c>
       <c r="F319" s="3">
-        <v>172.50000345</v>
+        <v>2075.47623203</v>
       </c>
       <c r="G319" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="1">
-        <v>3180</v>
+        <v>2988</v>
       </c>
       <c r="B320" t="s">
-        <v>921</v>
+        <v>846</v>
       </c>
       <c r="C320" s="1">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="D320" t="s">
-        <v>937</v>
+        <v>847</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>938</v>
+        <v>848</v>
       </c>
       <c r="F320" s="3">
-        <v>2001.00004002</v>
+        <v>261.36364151</v>
       </c>
       <c r="G320" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="1">
-        <v>4651</v>
+        <v>370</v>
       </c>
       <c r="B321" t="s">
-        <v>921</v>
+        <v>846</v>
       </c>
       <c r="C321" s="1">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="D321" t="s">
-        <v>939</v>
+        <v>849</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>940</v>
+        <v>850</v>
       </c>
       <c r="F321" s="3">
-        <v>2090.90913252</v>
+        <v>14.72000029</v>
       </c>
       <c r="G321" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="1">
-        <v>4712</v>
+        <v>2989</v>
       </c>
       <c r="B322" t="s">
-        <v>921</v>
+        <v>846</v>
       </c>
       <c r="C322" s="1">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="D322" t="s">
-        <v>941</v>
+        <v>851</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>942</v>
+        <v>852</v>
       </c>
       <c r="F322" s="3">
-        <v>831.28573085</v>
+        <v>449.54546341</v>
       </c>
       <c r="G322" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="1">
-        <v>4713</v>
+        <v>3277</v>
       </c>
       <c r="B323" t="s">
-        <v>921</v>
+        <v>846</v>
       </c>
       <c r="C323" s="1">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D323" t="s">
-        <v>943</v>
+        <v>853</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>944</v>
+        <v>854</v>
       </c>
       <c r="F323" s="3">
-        <v>2075.47623203</v>
+        <v>23.00000046</v>
       </c>
       <c r="G323" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="1">
-        <v>4750</v>
+        <v>3278</v>
       </c>
       <c r="B324" t="s">
-        <v>921</v>
+        <v>846</v>
       </c>
       <c r="C324" s="1">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D324" t="s">
-        <v>945</v>
+        <v>855</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>946</v>
+        <v>854</v>
       </c>
       <c r="F324" s="3">
-        <v>470.45455453</v>
+        <v>118.22000236</v>
       </c>
       <c r="G324" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="1">
-        <v>4786</v>
+        <v>2990</v>
       </c>
       <c r="B325" t="s">
-        <v>921</v>
+        <v>846</v>
       </c>
       <c r="C325" s="1">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D325" t="s">
-        <v>947</v>
+        <v>847</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>948</v>
+        <v>856</v>
       </c>
       <c r="F325" s="3">
-        <v>239.40909549</v>
+        <v>219.54545881</v>
       </c>
       <c r="G325" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="1">
-        <v>2988</v>
+        <v>4181</v>
       </c>
       <c r="B326" t="s">
-        <v>949</v>
+        <v>846</v>
       </c>
       <c r="C326" s="1">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="D326" t="s">
-        <v>950</v>
+        <v>847</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>951</v>
+        <v>857</v>
       </c>
       <c r="F326" s="3">
-        <v>261.36364151</v>
+        <v>230.0000046</v>
       </c>
       <c r="G326" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="1">
-        <v>370</v>
+        <v>3062</v>
       </c>
       <c r="B327" t="s">
-        <v>949</v>
+        <v>858</v>
       </c>
       <c r="C327" s="1">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D327" t="s">
-        <v>952</v>
+        <v>859</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>953</v>
+        <v>860</v>
       </c>
       <c r="F327" s="3">
-        <v>14.72000029</v>
+        <v>156.818185</v>
       </c>
       <c r="G327" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="1">
-        <v>2989</v>
+        <v>2954</v>
       </c>
       <c r="B328" t="s">
-        <v>949</v>
+        <v>861</v>
       </c>
       <c r="C328" s="1">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D328" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>862</v>
+      </c>
+      <c r="E328" s="1">
+        <v>213</v>
       </c>
       <c r="F328" s="3">
-        <v>449.54546341</v>
+        <v>529.00001058</v>
       </c>
       <c r="G328" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="1">
-        <v>3277</v>
+        <v>1668</v>
       </c>
       <c r="B329" t="s">
-        <v>949</v>
+        <v>863</v>
       </c>
       <c r="C329" s="1">
-        <v>2013</v>
+        <v>1914</v>
       </c>
       <c r="D329" t="s">
-        <v>956</v>
+        <v>864</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>957</v>
+        <v>741</v>
       </c>
       <c r="F329" s="3">
-        <v>23.00000046</v>
+        <v>871.70001743</v>
       </c>
       <c r="G329" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="1">
-        <v>3278</v>
+        <v>1670</v>
       </c>
       <c r="B330" t="s">
-        <v>949</v>
+        <v>863</v>
       </c>
       <c r="C330" s="1">
-        <v>2013</v>
+        <v>1917</v>
       </c>
       <c r="D330" t="s">
-        <v>958</v>
+        <v>865</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>957</v>
+        <v>866</v>
       </c>
       <c r="F330" s="3">
-        <v>118.22000236</v>
+        <v>621.00001242</v>
       </c>
       <c r="G330" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="1">
-        <v>2990</v>
+        <v>1647</v>
       </c>
       <c r="B331" t="s">
-        <v>949</v>
+        <v>863</v>
       </c>
       <c r="C331" s="1">
-        <v>2013</v>
+        <v>1923</v>
       </c>
       <c r="D331" t="s">
-        <v>959</v>
+        <v>867</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>960</v>
+        <v>868</v>
       </c>
       <c r="F331" s="3">
-        <v>219.54545881</v>
+        <v>418.1818265</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="1">
-        <v>4181</v>
+        <v>1714</v>
       </c>
       <c r="B332" t="s">
-        <v>949</v>
+        <v>863</v>
       </c>
       <c r="C332" s="1">
-        <v>2018</v>
+        <v>1926</v>
       </c>
       <c r="D332" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>869</v>
+      </c>
+      <c r="E332" s="1">
+        <v>169</v>
       </c>
       <c r="F332" s="3">
-        <v>230.0000046</v>
+        <v>457.70000915</v>
       </c>
       <c r="G332" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="1">
-        <v>2455</v>
+        <v>1821</v>
       </c>
       <c r="B333" t="s">
-        <v>962</v>
+        <v>870</v>
       </c>
       <c r="C333" s="1">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="D333" t="s">
-        <v>963</v>
+        <v>871</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>629</v>
+        <v>845</v>
       </c>
       <c r="F333" s="3">
-        <v>120.98000242</v>
+        <v>190.00000368</v>
       </c>
       <c r="G333" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="1">
-        <v>2454</v>
+        <v>2032</v>
       </c>
       <c r="B334" t="s">
-        <v>962</v>
+        <v>870</v>
       </c>
       <c r="C334" s="1">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="D334" t="s">
-        <v>964</v>
+        <v>872</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>629</v>
+        <v>845</v>
       </c>
       <c r="F334" s="3">
-        <v>20.90909112</v>
+        <v>993.60001987</v>
       </c>
       <c r="G334" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="1">
-        <v>2770</v>
+        <v>1822</v>
       </c>
       <c r="B335" t="s">
-        <v>962</v>
+        <v>870</v>
       </c>
       <c r="C335" s="1">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="D335" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>873</v>
+      </c>
+      <c r="E335" s="1" t="s">
+        <v>874</v>
       </c>
       <c r="F335" s="3">
-        <v>80.50000161</v>
+        <v>379.50000759</v>
       </c>
       <c r="G335" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="1">
-        <v>2771</v>
+        <v>3449</v>
       </c>
       <c r="B336" t="s">
-        <v>962</v>
+        <v>875</v>
       </c>
       <c r="C336" s="1">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="D336" t="s">
-        <v>966</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>876</v>
       </c>
       <c r="F336" s="3">
-        <v>437.00000874</v>
+        <v>230.0000046</v>
       </c>
       <c r="G336" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="1">
-        <v>2766</v>
+        <v>3866</v>
       </c>
       <c r="B337" t="s">
-        <v>962</v>
+        <v>877</v>
       </c>
       <c r="C337" s="1">
-        <v>2004</v>
+        <v>2021</v>
       </c>
       <c r="D337" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>878</v>
+      </c>
+      <c r="E337" s="1" t="s">
+        <v>879</v>
       </c>
       <c r="F337" s="3">
-        <v>31.28000063</v>
+        <v>303.1818242</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="1">
-        <v>2767</v>
+        <v>4415</v>
       </c>
       <c r="B338" t="s">
-        <v>962</v>
+        <v>877</v>
       </c>
       <c r="C338" s="1">
-        <v>2004</v>
+        <v>2022</v>
       </c>
       <c r="D338" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>880</v>
+      </c>
+      <c r="E338" s="1" t="s">
+        <v>881</v>
       </c>
       <c r="F338" s="3">
-        <v>172.50000345</v>
+        <v>28.98000058</v>
       </c>
       <c r="G338" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="1">
-        <v>2769</v>
+        <v>4423</v>
       </c>
       <c r="B339" t="s">
-        <v>962</v>
+        <v>877</v>
       </c>
       <c r="C339" s="1">
-        <v>2004</v>
+        <v>2022</v>
       </c>
       <c r="D339" t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>882</v>
+      </c>
+      <c r="E339" s="1" t="s">
+        <v>883</v>
       </c>
       <c r="F339" s="3">
-        <v>402.50000805</v>
+        <v>41.8181827</v>
       </c>
       <c r="G339" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="1">
-        <v>2768</v>
+        <v>3117</v>
       </c>
       <c r="B340" t="s">
-        <v>962</v>
+        <v>884</v>
       </c>
       <c r="C340" s="1">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D340" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>885</v>
+      </c>
+      <c r="E340" s="1" t="s">
+        <v>886</v>
       </c>
       <c r="F340" s="3">
-        <v>69.9200014</v>
+        <v>167.27273079</v>
       </c>
       <c r="G340" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="1">
-        <v>4435</v>
+        <v>2641</v>
       </c>
       <c r="B341" t="s">
-        <v>962</v>
+        <v>884</v>
       </c>
       <c r="C341" s="1">
-        <v>2012</v>
+        <v>2005</v>
       </c>
       <c r="D341" t="s">
-        <v>971</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>887</v>
+      </c>
+      <c r="E341" s="1" t="s">
+        <v>888</v>
       </c>
       <c r="F341" s="3">
-        <v>773.63637919</v>
+        <v>115.0000023</v>
       </c>
       <c r="G341" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="1">
-        <v>4434</v>
+        <v>2967</v>
       </c>
       <c r="B342" t="s">
-        <v>962</v>
+        <v>884</v>
       </c>
       <c r="C342" s="1">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D342" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>889</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>890</v>
       </c>
       <c r="F342" s="3">
-        <v>454.48000909</v>
+        <v>395.60000791</v>
       </c>
       <c r="G342" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="1">
-        <v>3062</v>
+        <v>453</v>
       </c>
       <c r="B343" t="s">
-        <v>973</v>
+        <v>884</v>
       </c>
       <c r="C343" s="1">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="D343" t="s">
-        <v>974</v>
+        <v>891</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>975</v>
+        <v>892</v>
       </c>
       <c r="F343" s="3">
-        <v>156.818185</v>
+        <v>966.00001932</v>
       </c>
       <c r="G343" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="1">
-        <v>2954</v>
+        <v>2467</v>
       </c>
       <c r="B344" t="s">
-        <v>976</v>
+        <v>884</v>
       </c>
       <c r="C344" s="1">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="D344" t="s">
-        <v>977</v>
+        <v>893</v>
       </c>
       <c r="E344" s="1">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="F344" s="3">
-        <v>529.00001058</v>
+        <v>110.0000023</v>
       </c>
       <c r="G344" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="1">
-        <v>1821</v>
+        <v>4464</v>
       </c>
       <c r="B345" t="s">
-        <v>978</v>
+        <v>884</v>
       </c>
       <c r="C345" s="1">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="D345" t="s">
-        <v>979</v>
+        <v>887</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>944</v>
+        <v>894</v>
       </c>
       <c r="F345" s="3">
-        <v>190.00000368</v>
+        <v>103.50000207</v>
       </c>
       <c r="G345" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="1">
-        <v>2032</v>
+        <v>2970</v>
       </c>
       <c r="B346" t="s">
-        <v>980</v>
+        <v>895</v>
       </c>
       <c r="C346" s="1">
         <v>2013</v>
       </c>
       <c r="D346" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>944</v>
+        <v>896</v>
+      </c>
+      <c r="E346" s="1">
+        <v>187</v>
       </c>
       <c r="F346" s="3">
-        <v>993.60001987</v>
+        <v>297.95455154</v>
       </c>
       <c r="G346" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="1">
-        <v>1822</v>
+        <v>3640</v>
       </c>
       <c r="B347" t="s">
-        <v>982</v>
+        <v>895</v>
       </c>
       <c r="C347" s="1">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D347" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>897</v>
       </c>
       <c r="F347" s="3">
-        <v>379.50000759</v>
+        <v>230.0000046</v>
       </c>
       <c r="G347" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="1">
-        <v>3449</v>
+        <v>2911</v>
       </c>
       <c r="B348" t="s">
-        <v>985</v>
+        <v>898</v>
       </c>
       <c r="C348" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D348" t="s">
-        <v>986</v>
+        <v>899</v>
       </c>
       <c r="F348" s="3">
-        <v>230.0000046</v>
+        <v>144.9000029</v>
       </c>
       <c r="G348" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="1">
-        <v>3866</v>
+        <v>2910</v>
       </c>
       <c r="B349" t="s">
-        <v>987</v>
+        <v>898</v>
       </c>
       <c r="C349" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="D349" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>566</v>
       </c>
       <c r="F349" s="3">
-        <v>303.1818242</v>
+        <v>82.80000166</v>
       </c>
       <c r="G349" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="1">
-        <v>4415</v>
+        <v>3869</v>
       </c>
       <c r="B350" t="s">
-        <v>987</v>
+        <v>898</v>
       </c>
       <c r="C350" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D350" t="s">
-        <v>990</v>
+        <v>900</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>991</v>
+        <v>901</v>
       </c>
       <c r="F350" s="3">
-        <v>28.98000058</v>
+        <v>312.59091555</v>
       </c>
       <c r="G350" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="1">
-        <v>4423</v>
+        <v>4261</v>
       </c>
       <c r="B351" t="s">
-        <v>987</v>
+        <v>898</v>
       </c>
       <c r="C351" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D351" t="s">
-        <v>992</v>
+        <v>902</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>993</v>
+        <v>903</v>
       </c>
       <c r="F351" s="3">
-        <v>41.8181827</v>
+        <v>209.09091348</v>
       </c>
       <c r="G351" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="1">
-        <v>3117</v>
+        <v>428</v>
       </c>
       <c r="B352" t="s">
-        <v>994</v>
+        <v>904</v>
       </c>
       <c r="C352" s="1">
-        <v>2005</v>
+        <v>2012</v>
       </c>
       <c r="D352" t="s">
-        <v>995</v>
-[...2 lines deleted...]
-        <v>996</v>
+        <v>905</v>
       </c>
       <c r="F352" s="3">
-        <v>167.27273079</v>
+        <v>1610.0000322</v>
       </c>
       <c r="G352" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="1">
-        <v>2641</v>
+        <v>4655</v>
       </c>
       <c r="B353" t="s">
-        <v>994</v>
+        <v>906</v>
       </c>
       <c r="C353" s="1">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="D353" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>907</v>
+      </c>
+      <c r="E353" s="1">
+        <v>5</v>
       </c>
       <c r="F353" s="3">
-        <v>115.0000023</v>
+        <v>287.50577001</v>
       </c>
       <c r="G353" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="1">
-        <v>2967</v>
+        <v>3899</v>
       </c>
       <c r="B354" t="s">
-        <v>994</v>
+        <v>906</v>
       </c>
       <c r="C354" s="1">
-        <v>2011</v>
+        <v>1994</v>
       </c>
       <c r="D354" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>908</v>
+      </c>
+      <c r="E354" s="1">
+        <v>18</v>
       </c>
       <c r="F354" s="3">
-        <v>395.60000791</v>
+        <v>8.36363645</v>
       </c>
       <c r="G354" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="1">
-        <v>453</v>
+        <v>637</v>
       </c>
       <c r="B355" t="s">
-        <v>994</v>
+        <v>906</v>
       </c>
       <c r="C355" s="1">
-        <v>2011</v>
+        <v>1994</v>
       </c>
       <c r="D355" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>1002</v>
+        <v>909</v>
+      </c>
+      <c r="E355" s="1">
+        <v>26</v>
       </c>
       <c r="F355" s="3">
-        <v>966.00001932</v>
+        <v>308.40909687</v>
       </c>
       <c r="G355" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="1">
-        <v>2467</v>
+        <v>2306</v>
       </c>
       <c r="B356" t="s">
-        <v>994</v>
+        <v>906</v>
       </c>
       <c r="C356" s="1">
-        <v>2017</v>
+        <v>2000</v>
       </c>
       <c r="D356" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>910</v>
+      </c>
+      <c r="E356" s="1" t="s">
+        <v>911</v>
       </c>
       <c r="F356" s="3">
-        <v>110.0000023</v>
+        <v>35.00000092</v>
       </c>
       <c r="G356" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="1">
-        <v>4464</v>
+        <v>3578</v>
       </c>
       <c r="B357" t="s">
-        <v>994</v>
+        <v>906</v>
       </c>
       <c r="C357" s="1">
-        <v>2022</v>
+        <v>2000</v>
       </c>
       <c r="D357" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>912</v>
+      </c>
+      <c r="E357" s="1">
+        <v>39</v>
       </c>
       <c r="F357" s="3">
-        <v>103.50000207</v>
+        <v>1359.09093648</v>
       </c>
       <c r="G357" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="1">
-        <v>2970</v>
+        <v>3576</v>
       </c>
       <c r="B358" t="s">
-        <v>1006</v>
+        <v>906</v>
       </c>
       <c r="C358" s="1">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="D358" t="s">
-        <v>1007</v>
+        <v>913</v>
       </c>
       <c r="E358" s="1">
-        <v>187</v>
+        <v>37</v>
       </c>
       <c r="F358" s="3">
-        <v>297.95455154</v>
+        <v>408.2471258</v>
       </c>
       <c r="G358" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="1">
-        <v>3640</v>
+        <v>3577</v>
       </c>
       <c r="B359" t="s">
-        <v>1006</v>
+        <v>906</v>
       </c>
       <c r="C359" s="1">
-        <v>2019</v>
+        <v>2000</v>
       </c>
       <c r="D359" t="s">
-        <v>1008</v>
+        <v>914</v>
+      </c>
+      <c r="E359" s="1">
+        <v>38</v>
       </c>
       <c r="F359" s="3">
-        <v>230.0000046</v>
+        <v>867.72728991</v>
       </c>
       <c r="G359" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="1">
-        <v>428</v>
+        <v>3579</v>
       </c>
       <c r="B360" t="s">
-        <v>1009</v>
+        <v>906</v>
       </c>
       <c r="C360" s="1">
-        <v>2012</v>
+        <v>2000</v>
       </c>
       <c r="D360" t="s">
-        <v>1010</v>
+        <v>915</v>
       </c>
       <c r="F360" s="3">
-        <v>1610.0000322</v>
+        <v>2760.0000552</v>
       </c>
       <c r="G360" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="1">
-        <v>4655</v>
+        <v>4663</v>
       </c>
       <c r="B361" t="s">
-        <v>1011</v>
+        <v>906</v>
       </c>
       <c r="C361" s="1">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="D361" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>916</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>917</v>
       </c>
       <c r="F361" s="3">
-        <v>287.50577001</v>
+        <v>5175.0001035</v>
       </c>
       <c r="G361" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="1">
-        <v>3899</v>
+        <v>16</v>
       </c>
       <c r="B362" t="s">
-        <v>1011</v>
+        <v>906</v>
       </c>
       <c r="C362" s="1">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="D362" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>918</v>
       </c>
       <c r="F362" s="3">
-        <v>8.36363645</v>
+        <v>7.0</v>
       </c>
       <c r="G362" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="1">
-        <v>637</v>
+        <v>423</v>
       </c>
       <c r="B363" t="s">
-        <v>1011</v>
+        <v>906</v>
       </c>
       <c r="C363" s="1">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="D363" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>918</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>562</v>
       </c>
       <c r="F363" s="3">
-        <v>308.40909687</v>
+        <v>10.0</v>
       </c>
       <c r="G363" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="1">
-        <v>2306</v>
+        <v>420</v>
       </c>
       <c r="B364" t="s">
-        <v>1011</v>
+        <v>906</v>
       </c>
       <c r="C364" s="1">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="D364" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>1016</v>
+        <v>919</v>
+      </c>
+      <c r="E364" s="1">
+        <v>44</v>
       </c>
       <c r="F364" s="3">
-        <v>35.00000092</v>
+        <v>87.40000175</v>
       </c>
       <c r="G364" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="1">
-        <v>3578</v>
+        <v>168</v>
       </c>
       <c r="B365" t="s">
-        <v>1011</v>
+        <v>906</v>
       </c>
       <c r="C365" s="1">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="D365" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>920</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>921</v>
       </c>
       <c r="F365" s="3">
-        <v>1359.09093648</v>
+        <v>64.00000138</v>
       </c>
       <c r="G365" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="1">
-        <v>3576</v>
+        <v>424</v>
       </c>
       <c r="B366" t="s">
-        <v>1011</v>
+        <v>906</v>
       </c>
       <c r="C366" s="1">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="D366" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>922</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>807</v>
       </c>
       <c r="F366" s="3">
-        <v>408.2471258</v>
+        <v>135.70576697</v>
       </c>
       <c r="G366" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="1">
-        <v>3577</v>
+        <v>4670</v>
       </c>
       <c r="B367" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C367" s="1">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="D367" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>923</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>924</v>
       </c>
       <c r="F367" s="3">
-        <v>867.72728991</v>
+        <v>32.00000046</v>
       </c>
       <c r="G367" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="1">
-        <v>3579</v>
+        <v>419</v>
       </c>
       <c r="B368" t="s">
-        <v>1011</v>
+        <v>906</v>
       </c>
       <c r="C368" s="1">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="D368" t="s">
-        <v>1021</v>
+        <v>925</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>520</v>
       </c>
       <c r="F368" s="3">
-        <v>2760.0000552</v>
+        <v>39.10000078</v>
       </c>
       <c r="G368" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="1">
-        <v>4663</v>
+        <v>1291</v>
       </c>
       <c r="B369" t="s">
-        <v>1011</v>
+        <v>906</v>
       </c>
       <c r="C369" s="1">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="D369" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>926</v>
       </c>
       <c r="F369" s="3">
-        <v>5175.0001035</v>
+        <v>4390.90917852</v>
       </c>
       <c r="G369" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="1">
-        <v>16</v>
+        <v>1198</v>
       </c>
       <c r="B370" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C370" s="1">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="D370" t="s">
-        <v>1024</v>
+        <v>927</v>
       </c>
       <c r="F370" s="3">
-        <v>7.0</v>
+        <v>920.0000184</v>
       </c>
       <c r="G370" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="1">
-        <v>423</v>
+        <v>2878</v>
       </c>
       <c r="B371" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C371" s="1">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="D371" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>928</v>
       </c>
       <c r="F371" s="3">
-        <v>10.0</v>
+        <v>776.24713316</v>
       </c>
       <c r="G371" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="1">
-        <v>420</v>
+        <v>4364</v>
       </c>
       <c r="B372" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C372" s="1">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="D372" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>929</v>
+      </c>
+      <c r="E372" s="1" t="s">
+        <v>930</v>
       </c>
       <c r="F372" s="3">
-        <v>87.40000175</v>
+        <v>2288.50004577</v>
       </c>
       <c r="G372" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="1">
-        <v>168</v>
+        <v>4791</v>
       </c>
       <c r="B373" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C373" s="1">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="D373" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>1027</v>
+        <v>413</v>
       </c>
       <c r="F373" s="3">
-        <v>64.00000138</v>
+        <v>300.00000598</v>
       </c>
       <c r="G373" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="1">
-        <v>424</v>
+        <v>1033</v>
       </c>
       <c r="B374" t="s">
-        <v>1019</v>
+        <v>931</v>
       </c>
       <c r="C374" s="1">
-        <v>2007</v>
+        <v>1917</v>
       </c>
       <c r="D374" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>932</v>
       </c>
       <c r="F374" s="3">
-        <v>135.70576697</v>
+        <v>2070.0000414</v>
       </c>
       <c r="G374" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="1">
-        <v>419</v>
+        <v>1017</v>
       </c>
       <c r="B375" t="s">
-        <v>1019</v>
+        <v>931</v>
       </c>
       <c r="C375" s="1">
-        <v>2007</v>
+        <v>1918</v>
       </c>
       <c r="D375" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>933</v>
       </c>
       <c r="F375" s="3">
-        <v>39.10000078</v>
+        <v>512.27273769</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="1">
-        <v>4670</v>
+        <v>1016</v>
       </c>
       <c r="B376" t="s">
-        <v>1019</v>
+        <v>931</v>
       </c>
       <c r="C376" s="1">
-        <v>2007</v>
+        <v>1918</v>
       </c>
       <c r="D376" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>1031</v>
+        <v>934</v>
       </c>
       <c r="F376" s="3">
-        <v>32.00000046</v>
+        <v>1662.27276069</v>
       </c>
       <c r="G376" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="1">
-        <v>1291</v>
+        <v>1018</v>
       </c>
       <c r="B377" t="s">
-        <v>1019</v>
+        <v>931</v>
       </c>
       <c r="C377" s="1">
-        <v>2015</v>
+        <v>1918</v>
       </c>
       <c r="D377" t="s">
-        <v>1032</v>
+        <v>935</v>
       </c>
       <c r="F377" s="3">
-        <v>4390.90917852</v>
+        <v>3125.90915322</v>
       </c>
       <c r="G377" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="1">
-        <v>1198</v>
+        <v>2671</v>
       </c>
       <c r="B378" t="s">
-        <v>1019</v>
+        <v>936</v>
       </c>
       <c r="C378" s="1">
-        <v>2015</v>
+        <v>1916</v>
       </c>
       <c r="D378" t="s">
-        <v>1033</v>
+        <v>937</v>
       </c>
       <c r="F378" s="3">
-        <v>920.0000184</v>
+        <v>207.00000414</v>
       </c>
       <c r="G378" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="1">
-        <v>2878</v>
+        <v>2668</v>
       </c>
       <c r="B379" t="s">
-        <v>1019</v>
+        <v>936</v>
       </c>
       <c r="C379" s="1">
-        <v>2019</v>
+        <v>1917</v>
       </c>
       <c r="D379" t="s">
-        <v>1034</v>
+        <v>938</v>
       </c>
       <c r="F379" s="3">
-        <v>776.24713316</v>
+        <v>1265.0000253</v>
       </c>
       <c r="G379" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="1">
-        <v>4364</v>
+        <v>2664</v>
       </c>
       <c r="B380" t="s">
-        <v>1019</v>
+        <v>936</v>
       </c>
       <c r="C380" s="1">
-        <v>2023</v>
+        <v>1918</v>
       </c>
       <c r="D380" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>1036</v>
+        <v>939</v>
       </c>
       <c r="F380" s="3">
-        <v>2288.50004577</v>
+        <v>2070.0000414</v>
       </c>
       <c r="G380" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="1">
-        <v>4791</v>
+        <v>2667</v>
       </c>
       <c r="B381" t="s">
-        <v>1019</v>
+        <v>936</v>
       </c>
       <c r="C381" s="1">
-        <v>2025</v>
+        <v>1919</v>
       </c>
       <c r="D381" t="s">
-        <v>1037</v>
+        <v>940</v>
       </c>
       <c r="F381" s="3">
-        <v>300.00000598</v>
+        <v>138.00000276</v>
       </c>
       <c r="G381" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="1">
-        <v>1033</v>
+        <v>2520</v>
       </c>
       <c r="B382" t="s">
-        <v>1038</v>
+        <v>941</v>
       </c>
       <c r="C382" s="1">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="D382" t="s">
-        <v>1039</v>
+        <v>942</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>943</v>
       </c>
       <c r="F382" s="3">
-        <v>2070.0000414</v>
+        <v>569.48001139</v>
       </c>
       <c r="G382" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="1">
-        <v>1017</v>
+        <v>2529</v>
       </c>
       <c r="B383" t="s">
-        <v>1038</v>
+        <v>941</v>
       </c>
       <c r="C383" s="1">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="D383" t="s">
-        <v>1040</v>
+        <v>944</v>
+      </c>
+      <c r="E383" s="1">
+        <v>158</v>
       </c>
       <c r="F383" s="3">
-        <v>512.27273769</v>
+        <v>4600.000092</v>
       </c>
       <c r="G383" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="1">
-        <v>1016</v>
+        <v>2537</v>
       </c>
       <c r="B384" t="s">
-        <v>1038</v>
+        <v>941</v>
       </c>
       <c r="C384" s="1">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="D384" t="s">
-        <v>1041</v>
+        <v>945</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>946</v>
       </c>
       <c r="F384" s="3">
-        <v>1662.27276069</v>
+        <v>4140.0000828</v>
       </c>
       <c r="G384" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="1">
-        <v>1018</v>
+        <v>2540</v>
       </c>
       <c r="B385" t="s">
-        <v>1038</v>
+        <v>941</v>
       </c>
       <c r="C385" s="1">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="D385" t="s">
-        <v>1042</v>
+        <v>909</v>
+      </c>
+      <c r="E385" s="1">
+        <v>170</v>
       </c>
       <c r="F385" s="3">
-        <v>3125.90915322</v>
+        <v>1029.48002059</v>
       </c>
       <c r="G385" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="1">
-        <v>2671</v>
+        <v>2532</v>
       </c>
       <c r="B386" t="s">
-        <v>1043</v>
+        <v>941</v>
       </c>
       <c r="C386" s="1">
-        <v>1916</v>
+        <v>1923</v>
       </c>
       <c r="D386" t="s">
-        <v>1044</v>
+        <v>947</v>
+      </c>
+      <c r="E386" s="1" t="s">
+        <v>948</v>
       </c>
       <c r="F386" s="3">
-        <v>207.00000414</v>
+        <v>5980.0001196</v>
       </c>
       <c r="G386" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="1">
-        <v>2668</v>
+        <v>2531</v>
       </c>
       <c r="B387" t="s">
-        <v>1043</v>
+        <v>941</v>
       </c>
       <c r="C387" s="1">
-        <v>1917</v>
+        <v>1923</v>
       </c>
       <c r="D387" t="s">
-        <v>1045</v>
+        <v>949</v>
+      </c>
+      <c r="E387" s="1">
+        <v>159</v>
       </c>
       <c r="F387" s="3">
-        <v>1265.0000253</v>
+        <v>690.0000138</v>
       </c>
       <c r="G387" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="1">
-        <v>2664</v>
+        <v>2538</v>
       </c>
       <c r="B388" t="s">
-        <v>1043</v>
+        <v>941</v>
       </c>
       <c r="C388" s="1">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="D388" t="s">
-        <v>1046</v>
+        <v>950</v>
+      </c>
+      <c r="E388" s="1">
+        <v>162</v>
       </c>
       <c r="F388" s="3">
-        <v>2070.0000414</v>
+        <v>862.50001725</v>
       </c>
       <c r="G388" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="1">
-        <v>2667</v>
+        <v>2528</v>
       </c>
       <c r="B389" t="s">
-        <v>1043</v>
+        <v>941</v>
       </c>
       <c r="C389" s="1">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="D389" t="s">
-        <v>1047</v>
+        <v>951</v>
+      </c>
+      <c r="E389" s="1">
+        <v>164</v>
       </c>
       <c r="F389" s="3">
-        <v>138.00000276</v>
+        <v>917.70001835</v>
       </c>
       <c r="G389" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="1">
-        <v>2520</v>
+        <v>2534</v>
       </c>
       <c r="B390" t="s">
-        <v>1048</v>
+        <v>941</v>
       </c>
       <c r="C390" s="1">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="D390" t="s">
-        <v>1049</v>
+        <v>952</v>
       </c>
       <c r="E390" s="1" t="s">
-        <v>1050</v>
+        <v>953</v>
       </c>
       <c r="F390" s="3">
-        <v>569.48001139</v>
+        <v>920.0000184</v>
       </c>
       <c r="G390" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="1">
-        <v>2529</v>
+        <v>2539</v>
       </c>
       <c r="B391" t="s">
-        <v>1048</v>
+        <v>941</v>
       </c>
       <c r="C391" s="1">
         <v>1923</v>
       </c>
       <c r="D391" t="s">
-        <v>1051</v>
+        <v>954</v>
       </c>
       <c r="E391" s="1">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="F391" s="3">
-        <v>4600.000092</v>
+        <v>569.48001139</v>
       </c>
       <c r="G391" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="1">
-        <v>2537</v>
+        <v>2924</v>
       </c>
       <c r="B392" t="s">
-        <v>1048</v>
+        <v>955</v>
       </c>
       <c r="C392" s="1">
-        <v>1923</v>
+        <v>2014</v>
       </c>
       <c r="D392" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>1053</v>
+        <v>956</v>
+      </c>
+      <c r="E392" s="1">
+        <v>41</v>
       </c>
       <c r="F392" s="3">
-        <v>4140.0000828</v>
+        <v>546.48001093</v>
       </c>
       <c r="G392" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="1">
-        <v>2540</v>
+        <v>2755</v>
       </c>
       <c r="B393" t="s">
-        <v>1048</v>
+        <v>957</v>
       </c>
       <c r="C393" s="1">
-        <v>1923</v>
+        <v>2005</v>
       </c>
       <c r="D393" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>958</v>
+      </c>
+      <c r="E393" s="1" t="s">
+        <v>959</v>
       </c>
       <c r="F393" s="3">
-        <v>1029.48002059</v>
+        <v>240.0000046</v>
       </c>
       <c r="G393" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="1">
-        <v>2532</v>
+        <v>599</v>
       </c>
       <c r="B394" t="s">
-        <v>1048</v>
+        <v>957</v>
       </c>
       <c r="C394" s="1">
-        <v>1923</v>
+        <v>2012</v>
       </c>
       <c r="D394" t="s">
-        <v>1055</v>
+        <v>958</v>
       </c>
       <c r="E394" s="1" t="s">
-        <v>1056</v>
+        <v>464</v>
       </c>
       <c r="F394" s="3">
-        <v>5980.0001196</v>
+        <v>160.0800032</v>
       </c>
       <c r="G394" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="1">
-        <v>2531</v>
+        <v>2757</v>
       </c>
       <c r="B395" t="s">
-        <v>1048</v>
+        <v>957</v>
       </c>
       <c r="C395" s="1">
-        <v>1923</v>
+        <v>2012</v>
       </c>
       <c r="D395" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>960</v>
+      </c>
+      <c r="E395" s="1" t="s">
+        <v>464</v>
       </c>
       <c r="F395" s="3">
-        <v>690.0000138</v>
+        <v>862.50001725</v>
       </c>
       <c r="G395" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="1">
-        <v>2538</v>
+        <v>4487</v>
       </c>
       <c r="B396" t="s">
-        <v>1048</v>
+        <v>957</v>
       </c>
       <c r="C396" s="1">
-        <v>1923</v>
+        <v>2023</v>
       </c>
       <c r="D396" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>958</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>961</v>
       </c>
       <c r="F396" s="3">
-        <v>862.50001725</v>
+        <v>177.72727611</v>
       </c>
       <c r="G396" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="1">
-        <v>2528</v>
+        <v>3696</v>
       </c>
       <c r="B397" t="s">
-        <v>1048</v>
+        <v>962</v>
       </c>
       <c r="C397" s="1">
-        <v>1923</v>
+        <v>1996</v>
       </c>
       <c r="D397" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>963</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>625</v>
       </c>
       <c r="F397" s="3">
-        <v>917.70001835</v>
+        <v>200.00000414</v>
       </c>
       <c r="G397" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="1">
-        <v>2534</v>
+        <v>2620</v>
       </c>
       <c r="B398" t="s">
-        <v>1048</v>
+        <v>962</v>
       </c>
       <c r="C398" s="1">
-        <v>1923</v>
+        <v>2010</v>
       </c>
       <c r="D398" t="s">
-        <v>1060</v>
+        <v>964</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>1061</v>
+        <v>965</v>
       </c>
       <c r="F398" s="3">
-        <v>920.0000184</v>
+        <v>133.40000267</v>
       </c>
       <c r="G398" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="1">
-        <v>2539</v>
+        <v>1870</v>
       </c>
       <c r="B399" t="s">
-        <v>1048</v>
+        <v>962</v>
       </c>
       <c r="C399" s="1">
-        <v>1923</v>
+        <v>2013</v>
       </c>
       <c r="D399" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>966</v>
+      </c>
+      <c r="E399" s="1" t="s">
+        <v>967</v>
       </c>
       <c r="F399" s="3">
-        <v>569.48001139</v>
+        <v>491.28000983</v>
       </c>
       <c r="G399" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="1">
-        <v>2924</v>
+        <v>3647</v>
       </c>
       <c r="B400" t="s">
-        <v>1063</v>
+        <v>962</v>
       </c>
       <c r="C400" s="1">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D400" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>968</v>
+      </c>
+      <c r="E400" s="1" t="s">
+        <v>810</v>
       </c>
       <c r="F400" s="3">
-        <v>546.48001093</v>
+        <v>164.22000328</v>
       </c>
       <c r="G400" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="1">
-        <v>2755</v>
+        <v>3648</v>
       </c>
       <c r="B401" t="s">
-        <v>1065</v>
+        <v>962</v>
       </c>
       <c r="C401" s="1">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="D401" t="s">
-        <v>1066</v>
+        <v>969</v>
       </c>
       <c r="E401" s="1" t="s">
-        <v>1067</v>
+        <v>970</v>
       </c>
       <c r="F401" s="3">
-        <v>240.0000046</v>
+        <v>230.0000046</v>
       </c>
       <c r="G401" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="1">
-        <v>599</v>
+        <v>3858</v>
       </c>
       <c r="B402" t="s">
-        <v>1065</v>
+        <v>962</v>
       </c>
       <c r="C402" s="1">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="D402" t="s">
-        <v>1066</v>
+        <v>971</v>
       </c>
       <c r="E402" s="1" t="s">
-        <v>545</v>
+        <v>972</v>
       </c>
       <c r="F402" s="3">
-        <v>160.0800032</v>
+        <v>311.88000624</v>
       </c>
       <c r="G402" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="1">
-        <v>2757</v>
+        <v>3857</v>
       </c>
       <c r="B403" t="s">
-        <v>1065</v>
+        <v>962</v>
       </c>
       <c r="C403" s="1">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="D403" t="s">
-        <v>1068</v>
+        <v>973</v>
       </c>
       <c r="E403" s="1" t="s">
-        <v>545</v>
+        <v>974</v>
       </c>
       <c r="F403" s="3">
-        <v>862.50001725</v>
+        <v>294.40000589</v>
       </c>
       <c r="G403" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="1">
-        <v>4487</v>
+        <v>479</v>
       </c>
       <c r="B404" t="s">
-        <v>1065</v>
+        <v>975</v>
       </c>
       <c r="C404" s="1">
-        <v>2023</v>
+        <v>1999</v>
       </c>
       <c r="D404" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>976</v>
+      </c>
+      <c r="E404" s="1">
+        <v>27</v>
       </c>
       <c r="F404" s="3">
-        <v>177.72727611</v>
+        <v>569.77273884</v>
       </c>
       <c r="G404" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="1">
-        <v>3696</v>
+        <v>2925</v>
       </c>
       <c r="B405" t="s">
-        <v>1071</v>
+        <v>977</v>
       </c>
       <c r="C405" s="1">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="D405" t="s">
-        <v>1072</v>
+        <v>978</v>
       </c>
       <c r="E405" s="1" t="s">
-        <v>719</v>
+        <v>979</v>
       </c>
       <c r="F405" s="3">
-        <v>200.00000414</v>
+        <v>245.68182305</v>
       </c>
       <c r="G405" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="1">
-        <v>2620</v>
+        <v>2865</v>
       </c>
       <c r="B406" t="s">
-        <v>1071</v>
+        <v>980</v>
       </c>
       <c r="C406" s="1">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D406" t="s">
-        <v>1073</v>
+        <v>981</v>
       </c>
       <c r="E406" s="1" t="s">
-        <v>1074</v>
+        <v>982</v>
       </c>
       <c r="F406" s="3">
-        <v>133.40000267</v>
+        <v>57.50000115</v>
       </c>
       <c r="G406" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="1">
-        <v>1870</v>
+        <v>2866</v>
       </c>
       <c r="B407" t="s">
-        <v>1071</v>
+        <v>980</v>
       </c>
       <c r="C407" s="1">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D407" t="s">
-        <v>1075</v>
+        <v>804</v>
       </c>
       <c r="E407" s="1" t="s">
-        <v>1076</v>
+        <v>982</v>
       </c>
       <c r="F407" s="3">
-        <v>491.28000983</v>
+        <v>375.36000751</v>
       </c>
       <c r="G407" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="1">
-        <v>3647</v>
+        <v>2585</v>
       </c>
       <c r="B408" t="s">
-        <v>1071</v>
+        <v>983</v>
       </c>
       <c r="C408" s="1">
-        <v>2013</v>
+        <v>1997</v>
       </c>
       <c r="D408" t="s">
-        <v>1073</v>
+        <v>900</v>
       </c>
       <c r="E408" s="1" t="s">
-        <v>909</v>
+        <v>984</v>
       </c>
       <c r="F408" s="3">
-        <v>164.22000328</v>
+        <v>54.36363737</v>
       </c>
       <c r="G408" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="1">
-        <v>3648</v>
+        <v>3638</v>
       </c>
       <c r="B409" t="s">
-        <v>1071</v>
+        <v>983</v>
       </c>
       <c r="C409" s="1">
-        <v>2013</v>
+        <v>1997</v>
       </c>
       <c r="D409" t="s">
-        <v>1077</v>
+        <v>985</v>
       </c>
       <c r="E409" s="1" t="s">
-        <v>1078</v>
+        <v>984</v>
       </c>
       <c r="F409" s="3">
-        <v>230.0000046</v>
+        <v>327.47619707</v>
       </c>
       <c r="G409" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="1">
-        <v>3858</v>
+        <v>2742</v>
       </c>
       <c r="B410" t="s">
-        <v>1071</v>
+        <v>983</v>
       </c>
       <c r="C410" s="1">
-        <v>2020</v>
+        <v>1997</v>
       </c>
       <c r="D410" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>986</v>
+      </c>
+      <c r="E410" s="1">
+        <v>109</v>
       </c>
       <c r="F410" s="3">
-        <v>311.88000624</v>
+        <v>124.20000248</v>
       </c>
       <c r="G410" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="1">
-        <v>3857</v>
+        <v>2741</v>
       </c>
       <c r="B411" t="s">
-        <v>1071</v>
+        <v>983</v>
       </c>
       <c r="C411" s="1">
-        <v>2020</v>
+        <v>1998</v>
       </c>
       <c r="D411" t="s">
-        <v>1081</v>
+        <v>902</v>
       </c>
       <c r="E411" s="1" t="s">
-        <v>1082</v>
+        <v>987</v>
       </c>
       <c r="F411" s="3">
-        <v>294.40000589</v>
+        <v>50.00000092</v>
       </c>
       <c r="G411" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="1">
-        <v>479</v>
+        <v>3765</v>
       </c>
       <c r="B412" t="s">
-        <v>1083</v>
+        <v>983</v>
       </c>
       <c r="C412" s="1">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="D412" t="s">
-        <v>1084</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>988</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>987</v>
       </c>
       <c r="F412" s="3">
-        <v>569.77273884</v>
+        <v>255.00000506</v>
       </c>
       <c r="G412" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="1">
-        <v>2925</v>
+        <v>1439</v>
       </c>
       <c r="B413" t="s">
-        <v>1085</v>
+        <v>983</v>
       </c>
       <c r="C413" s="1">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="D413" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>1087</v>
+        <v>989</v>
       </c>
       <c r="F413" s="3">
-        <v>245.68182305</v>
+        <v>240.45455039</v>
       </c>
       <c r="G413" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="1">
-        <v>2865</v>
+        <v>3452</v>
       </c>
       <c r="B414" t="s">
-        <v>1088</v>
+        <v>983</v>
       </c>
       <c r="C414" s="1">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="D414" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-        <v>1090</v>
+        <v>990</v>
       </c>
       <c r="F414" s="3">
-        <v>57.50000115</v>
+        <v>177.72727611</v>
       </c>
       <c r="G414" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="1">
-        <v>2866</v>
+        <v>2991</v>
       </c>
       <c r="B415" t="s">
-        <v>1088</v>
+        <v>991</v>
       </c>
       <c r="C415" s="1">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="D415" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>1090</v>
+        <v>992</v>
+      </c>
+      <c r="E415" s="1">
+        <v>37</v>
       </c>
       <c r="F415" s="3">
-        <v>375.36000751</v>
+        <v>184.00000368</v>
       </c>
       <c r="G415" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="1">
-        <v>2991</v>
+        <v>4436</v>
       </c>
       <c r="B416" t="s">
-        <v>1092</v>
+        <v>991</v>
       </c>
       <c r="C416" s="1">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="D416" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>993</v>
+      </c>
+      <c r="E416" s="1" t="s">
+        <v>994</v>
       </c>
       <c r="F416" s="3">
-        <v>184.00000368</v>
+        <v>344.08000688</v>
       </c>
       <c r="G416" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="1">
-        <v>4436</v>
+        <v>3120</v>
       </c>
       <c r="B417" t="s">
-        <v>1092</v>
+        <v>995</v>
       </c>
       <c r="C417" s="1">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="D417" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>1095</v>
+        <v>996</v>
+      </c>
+      <c r="E417" s="1">
+        <v>5</v>
       </c>
       <c r="F417" s="3">
-        <v>344.08000688</v>
+        <v>246.56000493</v>
       </c>
       <c r="G417" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="1">
-        <v>2585</v>
+        <v>2975</v>
       </c>
       <c r="B418" t="s">
-        <v>1096</v>
+        <v>995</v>
       </c>
       <c r="C418" s="1">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="D418" t="s">
-        <v>1097</v>
+        <v>997</v>
       </c>
       <c r="E418" s="1" t="s">
-        <v>1098</v>
+        <v>998</v>
       </c>
       <c r="F418" s="3">
-        <v>54.36363737</v>
+        <v>831.13638034</v>
       </c>
       <c r="G418" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="1">
-        <v>3638</v>
+        <v>3075</v>
       </c>
       <c r="B419" t="s">
-        <v>1096</v>
+        <v>999</v>
       </c>
       <c r="C419" s="1">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="D419" t="s">
-        <v>1099</v>
+        <v>1000</v>
       </c>
       <c r="E419" s="1" t="s">
-        <v>1098</v>
+        <v>1001</v>
       </c>
       <c r="F419" s="3">
-        <v>327.47619707</v>
+        <v>271.8181873</v>
       </c>
       <c r="G419" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="1">
-        <v>2742</v>
+        <v>3726</v>
       </c>
       <c r="B420" t="s">
-        <v>1096</v>
+        <v>1002</v>
       </c>
       <c r="C420" s="1">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="D420" t="s">
-        <v>1100</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>658</v>
+      </c>
+      <c r="E420" s="1" t="s">
+        <v>1003</v>
       </c>
       <c r="F420" s="3">
-        <v>124.20000248</v>
+        <v>29.9000006</v>
       </c>
       <c r="G420" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="1">
-        <v>2741</v>
+        <v>2178</v>
       </c>
       <c r="B421" t="s">
-        <v>1096</v>
+        <v>1004</v>
       </c>
       <c r="C421" s="1">
-        <v>1998</v>
+        <v>1961</v>
       </c>
       <c r="D421" t="s">
-        <v>1101</v>
+        <v>910</v>
       </c>
       <c r="E421" s="1" t="s">
-        <v>1102</v>
+        <v>1005</v>
       </c>
       <c r="F421" s="3">
-        <v>50.00000092</v>
+        <v>22.54000045</v>
       </c>
       <c r="G421" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="1">
-        <v>3765</v>
+        <v>4478</v>
       </c>
       <c r="B422" t="s">
-        <v>1096</v>
+        <v>1004</v>
       </c>
       <c r="C422" s="1">
-        <v>1998</v>
+        <v>1976</v>
       </c>
       <c r="D422" t="s">
-        <v>1103</v>
+        <v>1006</v>
       </c>
       <c r="E422" s="1" t="s">
-        <v>1102</v>
+        <v>1007</v>
       </c>
       <c r="F422" s="3">
-        <v>255.00000506</v>
+        <v>836.36365301</v>
       </c>
       <c r="G422" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="1">
-        <v>1439</v>
+        <v>4479</v>
       </c>
       <c r="B423" t="s">
-        <v>1096</v>
+        <v>1004</v>
       </c>
       <c r="C423" s="1">
-        <v>2015</v>
+        <v>1976</v>
       </c>
       <c r="D423" t="s">
-        <v>1104</v>
+        <v>1008</v>
+      </c>
+      <c r="E423" s="1" t="s">
+        <v>1009</v>
       </c>
       <c r="F423" s="3">
-        <v>240.45455039</v>
+        <v>1092.50002185</v>
       </c>
       <c r="G423" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="1">
-        <v>3452</v>
+        <v>4480</v>
       </c>
       <c r="B424" t="s">
-        <v>1096</v>
+        <v>1004</v>
       </c>
       <c r="C424" s="1">
-        <v>2019</v>
+        <v>1976</v>
       </c>
       <c r="D424" t="s">
-        <v>1105</v>
+        <v>1010</v>
+      </c>
+      <c r="E424" s="1" t="s">
+        <v>1011</v>
       </c>
       <c r="F424" s="3">
-        <v>177.72727611</v>
+        <v>1207.50002415</v>
       </c>
       <c r="G424" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="1">
-        <v>3120</v>
+        <v>1904</v>
       </c>
       <c r="B425" t="s">
-        <v>1106</v>
+        <v>1012</v>
       </c>
       <c r="C425" s="1">
-        <v>1990</v>
+        <v>1965</v>
       </c>
       <c r="D425" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1013</v>
       </c>
       <c r="F425" s="3">
-        <v>246.56000493</v>
+        <v>345.0000069</v>
       </c>
       <c r="G425" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" s="1">
-        <v>2975</v>
+        <v>1896</v>
       </c>
       <c r="B426" t="s">
-        <v>1106</v>
+        <v>1012</v>
       </c>
       <c r="C426" s="1">
-        <v>2005</v>
+        <v>1965</v>
       </c>
       <c r="D426" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>1109</v>
+        <v>1014</v>
       </c>
       <c r="F426" s="3">
-        <v>831.13638034</v>
+        <v>299.00000598</v>
       </c>
       <c r="G426" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" s="1">
-        <v>3075</v>
+        <v>1897</v>
       </c>
       <c r="B427" t="s">
-        <v>1110</v>
+        <v>1012</v>
       </c>
       <c r="C427" s="1">
-        <v>2004</v>
+        <v>1965</v>
       </c>
       <c r="D427" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>1112</v>
+        <v>1015</v>
       </c>
       <c r="F427" s="3">
-        <v>271.8181873</v>
+        <v>299.00000598</v>
       </c>
       <c r="G427" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" s="1">
-        <v>3726</v>
+        <v>1903</v>
       </c>
       <c r="B428" t="s">
-        <v>1113</v>
+        <v>1012</v>
       </c>
       <c r="C428" s="1">
-        <v>2011</v>
+        <v>1965</v>
       </c>
       <c r="D428" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>1115</v>
+        <v>1016</v>
       </c>
       <c r="F428" s="3">
-        <v>29.9000006</v>
+        <v>207.00000414</v>
       </c>
       <c r="G428" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" s="1">
-        <v>4437</v>
+        <v>1899</v>
       </c>
       <c r="B429" t="s">
-        <v>1113</v>
+        <v>1012</v>
       </c>
       <c r="C429" s="1">
-        <v>2016</v>
+        <v>1966</v>
       </c>
       <c r="D429" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>1017</v>
       </c>
       <c r="F429" s="3">
-        <v>143.98000288</v>
+        <v>391.00000782</v>
       </c>
       <c r="G429" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="1">
-        <v>2178</v>
+        <v>1901</v>
       </c>
       <c r="B430" t="s">
-        <v>1118</v>
+        <v>1012</v>
       </c>
       <c r="C430" s="1">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="D430" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>1018</v>
       </c>
       <c r="F430" s="3">
-        <v>22.54000045</v>
+        <v>253.00000506</v>
       </c>
       <c r="G430" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="1">
-        <v>4478</v>
+        <v>1906</v>
       </c>
       <c r="B431" t="s">
-        <v>1118</v>
+        <v>1012</v>
       </c>
       <c r="C431" s="1">
-        <v>1976</v>
+        <v>1966</v>
       </c>
       <c r="D431" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1019</v>
       </c>
       <c r="F431" s="3">
-        <v>836.36365301</v>
+        <v>299.00000598</v>
       </c>
       <c r="G431" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="1">
-        <v>4479</v>
+        <v>1900</v>
       </c>
       <c r="B432" t="s">
-        <v>1118</v>
+        <v>1012</v>
       </c>
       <c r="C432" s="1">
-        <v>1976</v>
+        <v>1966</v>
       </c>
       <c r="D432" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-        <v>1123</v>
+        <v>1015</v>
       </c>
       <c r="F432" s="3">
-        <v>1092.50002185</v>
+        <v>299.00000598</v>
       </c>
       <c r="G432" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="1">
-        <v>4480</v>
+        <v>3217</v>
       </c>
       <c r="B433" t="s">
-        <v>1118</v>
+        <v>1012</v>
       </c>
       <c r="C433" s="1">
-        <v>1976</v>
+        <v>1967</v>
       </c>
       <c r="D433" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>1125</v>
+        <v>1020</v>
       </c>
       <c r="F433" s="3">
-        <v>1207.50002415</v>
+        <v>874.00001748</v>
       </c>
       <c r="G433" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="1">
-        <v>1904</v>
+        <v>3218</v>
       </c>
       <c r="B434" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C434" s="1">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="D434" t="s">
-        <v>1127</v>
+        <v>1021</v>
       </c>
       <c r="F434" s="3">
-        <v>345.0000069</v>
+        <v>575.0000115</v>
       </c>
       <c r="G434" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="1">
-        <v>1896</v>
+        <v>3224</v>
       </c>
       <c r="B435" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C435" s="1">
-        <v>1965</v>
+        <v>1970</v>
       </c>
       <c r="D435" t="s">
-        <v>1128</v>
+        <v>1022</v>
       </c>
       <c r="F435" s="3">
-        <v>299.00000598</v>
+        <v>1150.000023</v>
       </c>
       <c r="G435" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="1">
-        <v>1903</v>
+        <v>2194</v>
       </c>
       <c r="B436" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C436" s="1">
-        <v>1965</v>
+        <v>1970</v>
       </c>
       <c r="D436" t="s">
-        <v>1129</v>
+        <v>1023</v>
       </c>
       <c r="F436" s="3">
-        <v>207.00000414</v>
+        <v>1145.40002291</v>
       </c>
       <c r="G436" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="1">
-        <v>1897</v>
+        <v>3225</v>
       </c>
       <c r="B437" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C437" s="1">
-        <v>1965</v>
+        <v>1970</v>
       </c>
       <c r="D437" t="s">
-        <v>1130</v>
+        <v>1024</v>
       </c>
       <c r="F437" s="3">
-        <v>299.00000598</v>
+        <v>985.78001972</v>
       </c>
       <c r="G437" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="1">
-        <v>1899</v>
+        <v>3223</v>
       </c>
       <c r="B438" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C438" s="1">
-        <v>1966</v>
+        <v>1970</v>
       </c>
       <c r="D438" t="s">
-        <v>1131</v>
+        <v>1025</v>
       </c>
       <c r="F438" s="3">
-        <v>391.00000782</v>
+        <v>1900.00003818</v>
       </c>
       <c r="G438" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="1">
-        <v>1901</v>
+        <v>2195</v>
       </c>
       <c r="B439" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C439" s="1">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="D439" t="s">
-        <v>1132</v>
+        <v>1026</v>
       </c>
       <c r="F439" s="3">
-        <v>253.00000506</v>
+        <v>225.40000451</v>
       </c>
       <c r="G439" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="1">
-        <v>1906</v>
+        <v>2191</v>
       </c>
       <c r="B440" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C440" s="1">
-        <v>1966</v>
+        <v>1975</v>
       </c>
       <c r="D440" t="s">
-        <v>1133</v>
+        <v>1027</v>
       </c>
       <c r="F440" s="3">
-        <v>299.00000598</v>
+        <v>655.50001311</v>
       </c>
       <c r="G440" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="1">
-        <v>1900</v>
+        <v>996</v>
       </c>
       <c r="B441" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C441" s="1">
-        <v>1966</v>
+        <v>1978</v>
       </c>
       <c r="D441" t="s">
-        <v>1130</v>
+        <v>1028</v>
       </c>
       <c r="F441" s="3">
-        <v>299.00000598</v>
+        <v>407.72728071</v>
       </c>
       <c r="G441" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="1">
-        <v>3217</v>
+        <v>1000</v>
       </c>
       <c r="B442" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C442" s="1">
-        <v>1967</v>
+        <v>1979</v>
       </c>
       <c r="D442" t="s">
-        <v>1134</v>
+        <v>1029</v>
       </c>
       <c r="F442" s="3">
-        <v>874.00001748</v>
+        <v>1035.0000207</v>
       </c>
       <c r="G442" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="1">
-        <v>3218</v>
+        <v>1970</v>
       </c>
       <c r="B443" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C443" s="1">
-        <v>1967</v>
+        <v>1980</v>
       </c>
       <c r="D443" t="s">
-        <v>1135</v>
+        <v>1030</v>
       </c>
       <c r="F443" s="3">
-        <v>575.0000115</v>
+        <v>368.00000736</v>
       </c>
       <c r="G443" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="1">
-        <v>3224</v>
+        <v>2192</v>
       </c>
       <c r="B444" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C444" s="1">
-        <v>1970</v>
+        <v>1980</v>
       </c>
       <c r="D444" t="s">
-        <v>1136</v>
+        <v>1031</v>
       </c>
       <c r="F444" s="3">
-        <v>1150.000023</v>
+        <v>526.70001053</v>
       </c>
       <c r="G444" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="1">
-        <v>2194</v>
+        <v>997</v>
       </c>
       <c r="B445" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C445" s="1">
-        <v>1970</v>
+        <v>1980</v>
       </c>
       <c r="D445" t="s">
-        <v>1137</v>
+        <v>1032</v>
       </c>
       <c r="F445" s="3">
-        <v>1145.40002291</v>
+        <v>1610.0000322</v>
       </c>
       <c r="G445" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="1">
-        <v>3225</v>
+        <v>999</v>
       </c>
       <c r="B446" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C446" s="1">
-        <v>1970</v>
+        <v>1980</v>
       </c>
       <c r="D446" t="s">
-        <v>1138</v>
+        <v>1033</v>
       </c>
       <c r="F446" s="3">
-        <v>985.78001972</v>
+        <v>616.8181942</v>
       </c>
       <c r="G446" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="1">
-        <v>3223</v>
+        <v>2188</v>
       </c>
       <c r="B447" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C447" s="1">
-        <v>1970</v>
+        <v>1984</v>
       </c>
       <c r="D447" t="s">
-        <v>1139</v>
+        <v>1034</v>
       </c>
       <c r="F447" s="3">
-        <v>1900.00003818</v>
+        <v>230.0000046</v>
       </c>
       <c r="G447" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="1">
-        <v>2195</v>
+        <v>2189</v>
       </c>
       <c r="B448" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C448" s="1">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="D448" t="s">
-        <v>1140</v>
+        <v>1035</v>
       </c>
       <c r="F448" s="3">
-        <v>225.40000451</v>
+        <v>414.00000828</v>
       </c>
       <c r="G448" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="1">
-        <v>2191</v>
+        <v>2190</v>
       </c>
       <c r="B449" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C449" s="1">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="D449" t="s">
-        <v>1141</v>
+        <v>1036</v>
       </c>
       <c r="F449" s="3">
-        <v>655.50001311</v>
+        <v>414.00000828</v>
       </c>
       <c r="G449" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="1">
-        <v>996</v>
+        <v>1006</v>
       </c>
       <c r="B450" t="s">
-        <v>1126</v>
+        <v>1012</v>
       </c>
       <c r="C450" s="1">
-        <v>1978</v>
+        <v>1985</v>
       </c>
       <c r="D450" t="s">
-        <v>1142</v>
+        <v>1037</v>
       </c>
       <c r="F450" s="3">
-        <v>407.72728071</v>
+        <v>343.62000687</v>
       </c>
       <c r="G450" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="1">
-        <v>1000</v>
+        <v>3729</v>
       </c>
       <c r="B451" t="s">
-        <v>1126</v>
+        <v>1038</v>
       </c>
       <c r="C451" s="1">
-        <v>1979</v>
+        <v>1993</v>
       </c>
       <c r="D451" t="s">
-        <v>1143</v>
+        <v>774</v>
+      </c>
+      <c r="E451" s="1" t="s">
+        <v>1039</v>
       </c>
       <c r="F451" s="3">
-        <v>1035.0000207</v>
+        <v>98.44000197</v>
       </c>
       <c r="G451" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="1">
-        <v>1970</v>
+        <v>3004</v>
       </c>
       <c r="B452" t="s">
-        <v>1126</v>
+        <v>1038</v>
       </c>
       <c r="C452" s="1">
-        <v>1980</v>
+        <v>2019</v>
       </c>
       <c r="D452" t="s">
-        <v>1144</v>
+        <v>899</v>
       </c>
       <c r="F452" s="3">
-        <v>368.00000736</v>
+        <v>104.54545651</v>
       </c>
       <c r="G452" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="1">
-        <v>997</v>
+        <v>3215</v>
       </c>
       <c r="B453" t="s">
-        <v>1126</v>
+        <v>1038</v>
       </c>
       <c r="C453" s="1">
-        <v>1980</v>
+        <v>2019</v>
       </c>
       <c r="D453" t="s">
-        <v>1145</v>
+        <v>1040</v>
       </c>
       <c r="F453" s="3">
-        <v>1610.0000322</v>
+        <v>261.36364151</v>
       </c>
       <c r="G453" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="1">
-        <v>2192</v>
+        <v>3122</v>
       </c>
       <c r="B454" t="s">
-        <v>1126</v>
+        <v>1041</v>
       </c>
       <c r="C454" s="1">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="D454" t="s">
-        <v>1146</v>
+        <v>1042</v>
+      </c>
+      <c r="E454" s="1" t="s">
+        <v>1043</v>
       </c>
       <c r="F454" s="3">
-        <v>526.70001053</v>
+        <v>731.8181965</v>
       </c>
       <c r="G454" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="1">
-        <v>999</v>
+        <v>1483</v>
       </c>
       <c r="B455" t="s">
-        <v>1126</v>
+        <v>1041</v>
       </c>
       <c r="C455" s="1">
-        <v>1980</v>
+        <v>2010</v>
       </c>
       <c r="D455" t="s">
-        <v>1147</v>
+        <v>592</v>
+      </c>
+      <c r="E455" s="1">
+        <v>163</v>
       </c>
       <c r="F455" s="3">
-        <v>616.8181942</v>
+        <v>333.50000667</v>
       </c>
       <c r="G455" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="1">
-        <v>2188</v>
+        <v>1484</v>
       </c>
       <c r="B456" t="s">
-        <v>1126</v>
+        <v>1041</v>
       </c>
       <c r="C456" s="1">
-        <v>1984</v>
+        <v>2010</v>
       </c>
       <c r="D456" t="s">
-        <v>1148</v>
+        <v>1000</v>
+      </c>
+      <c r="E456" s="1">
+        <v>164</v>
       </c>
       <c r="F456" s="3">
-        <v>230.0000046</v>
+        <v>470.45455499</v>
       </c>
       <c r="G456" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="1">
-        <v>2189</v>
+        <v>1487</v>
       </c>
       <c r="B457" t="s">
-        <v>1126</v>
+        <v>1041</v>
       </c>
       <c r="C457" s="1">
-        <v>1984</v>
+        <v>2012</v>
       </c>
       <c r="D457" t="s">
-        <v>1149</v>
+        <v>752</v>
       </c>
       <c r="F457" s="3">
-        <v>414.00000828</v>
+        <v>2300.000046</v>
       </c>
       <c r="G457" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="1">
-        <v>2190</v>
+        <v>4467</v>
       </c>
       <c r="B458" t="s">
-        <v>1126</v>
+        <v>1041</v>
       </c>
       <c r="C458" s="1">
-        <v>1985</v>
+        <v>2019</v>
       </c>
       <c r="D458" t="s">
-        <v>1150</v>
+        <v>592</v>
+      </c>
+      <c r="E458" s="1" t="s">
+        <v>1044</v>
       </c>
       <c r="F458" s="3">
-        <v>414.00000828</v>
+        <v>198.63636769</v>
       </c>
       <c r="G458" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="1">
-        <v>1006</v>
+        <v>4754</v>
       </c>
       <c r="B459" t="s">
-        <v>1126</v>
+        <v>1045</v>
       </c>
       <c r="C459" s="1">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="D459" t="s">
-        <v>1151</v>
+        <v>1046</v>
+      </c>
+      <c r="E459" s="1">
+        <v>536</v>
       </c>
       <c r="F459" s="3">
-        <v>343.62000687</v>
+        <v>12545.45479649</v>
       </c>
       <c r="G459" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="1">
-        <v>3729</v>
+        <v>2939</v>
       </c>
       <c r="B460" t="s">
-        <v>1152</v>
+        <v>1047</v>
       </c>
       <c r="C460" s="1">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="D460" t="s">
-        <v>1153</v>
+        <v>1048</v>
       </c>
       <c r="E460" s="1" t="s">
-        <v>1154</v>
+        <v>837</v>
       </c>
       <c r="F460" s="3">
-        <v>98.44000197</v>
+        <v>276.00000552</v>
       </c>
       <c r="G460" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="1">
-        <v>3004</v>
+        <v>641</v>
       </c>
       <c r="B461" t="s">
-        <v>1152</v>
+        <v>1047</v>
       </c>
       <c r="C461" s="1">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D461" t="s">
-        <v>1155</v>
+        <v>1049</v>
       </c>
       <c r="F461" s="3">
-        <v>104.54545651</v>
+        <v>601.68001203</v>
       </c>
       <c r="G461" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="1">
-        <v>3215</v>
+        <v>2437</v>
       </c>
       <c r="B462" t="s">
-        <v>1152</v>
+        <v>1050</v>
       </c>
       <c r="C462" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D462" t="s">
-        <v>1156</v>
+        <v>1051</v>
       </c>
       <c r="F462" s="3">
-        <v>261.36364151</v>
+        <v>224.77273194</v>
       </c>
       <c r="G462" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" s="1">
-        <v>3122</v>
+        <v>4308</v>
       </c>
       <c r="B463" t="s">
-        <v>1157</v>
+        <v>1050</v>
       </c>
       <c r="C463" s="1">
-        <v>1995</v>
+        <v>2021</v>
       </c>
       <c r="D463" t="s">
-        <v>1158</v>
+        <v>1052</v>
       </c>
       <c r="E463" s="1" t="s">
-        <v>1159</v>
+        <v>1053</v>
       </c>
       <c r="F463" s="3">
-        <v>731.8181965</v>
+        <v>5384.09101698</v>
       </c>
       <c r="G463" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="1">
-        <v>1483</v>
+        <v>4882</v>
       </c>
       <c r="B464" t="s">
-        <v>1157</v>
+        <v>1050</v>
       </c>
       <c r="C464" s="1">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="D464" t="s">
-        <v>1160</v>
+        <v>1054</v>
       </c>
       <c r="E464" s="1">
-        <v>163</v>
+        <v>22</v>
       </c>
       <c r="F464" s="3">
-        <v>333.50000667</v>
+        <v>5645.45465849</v>
       </c>
       <c r="G464" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" s="1">
-        <v>1484</v>
+        <v>3697</v>
       </c>
       <c r="B465" t="s">
-        <v>1157</v>
+        <v>1055</v>
       </c>
       <c r="C465" s="1">
-        <v>2010</v>
+        <v>1985</v>
       </c>
       <c r="D465" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>1056</v>
+      </c>
+      <c r="E465" s="1" t="s">
+        <v>1057</v>
       </c>
       <c r="F465" s="3">
-        <v>470.45455499</v>
+        <v>240.45455039</v>
       </c>
       <c r="G465" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" s="1">
-        <v>1487</v>
+        <v>604</v>
       </c>
       <c r="B466" t="s">
-        <v>1157</v>
+        <v>1055</v>
       </c>
       <c r="C466" s="1">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D466" t="s">
-        <v>1161</v>
+        <v>1058</v>
+      </c>
+      <c r="E466" s="1">
+        <v>121</v>
       </c>
       <c r="F466" s="3">
-        <v>2300.000046</v>
+        <v>1035.0000207</v>
       </c>
       <c r="G466" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" s="1">
-        <v>4467</v>
+        <v>1818</v>
       </c>
       <c r="B467" t="s">
-        <v>1157</v>
+        <v>1055</v>
       </c>
       <c r="C467" s="1">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="D467" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>1059</v>
+      </c>
+      <c r="E467" s="1">
+        <v>121</v>
       </c>
       <c r="F467" s="3">
-        <v>198.63636769</v>
+        <v>1035.0000207</v>
       </c>
       <c r="G467" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" s="1">
-        <v>4754</v>
+        <v>1819</v>
       </c>
       <c r="B468" t="s">
-        <v>1163</v>
+        <v>1055</v>
       </c>
       <c r="C468" s="1">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="D468" t="s">
-        <v>1164</v>
+        <v>1060</v>
       </c>
       <c r="E468" s="1">
-        <v>536</v>
+        <v>120</v>
       </c>
       <c r="F468" s="3">
-        <v>12545.45479649</v>
+        <v>225.40000451</v>
       </c>
       <c r="G468" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="1">
-        <v>2939</v>
+        <v>3115</v>
       </c>
       <c r="B469" t="s">
-        <v>1165</v>
+        <v>1055</v>
       </c>
       <c r="C469" s="1">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="D469" t="s">
-        <v>1166</v>
+        <v>1061</v>
       </c>
       <c r="E469" s="1" t="s">
-        <v>942</v>
+        <v>1062</v>
       </c>
       <c r="F469" s="3">
-        <v>276.00000552</v>
+        <v>230.0000046</v>
       </c>
       <c r="G469" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" s="1">
-        <v>641</v>
+        <v>2784</v>
       </c>
       <c r="B470" t="s">
-        <v>1165</v>
+        <v>1063</v>
       </c>
       <c r="C470" s="1">
-        <v>2010</v>
+        <v>1987</v>
       </c>
       <c r="D470" t="s">
-        <v>1167</v>
+        <v>1064</v>
+      </c>
+      <c r="E470" s="1">
+        <v>1989</v>
       </c>
       <c r="F470" s="3">
-        <v>601.68001203</v>
+        <v>261.36364151</v>
       </c>
       <c r="G470" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" s="1">
-        <v>2437</v>
+        <v>2929</v>
       </c>
       <c r="B471" t="s">
-        <v>1168</v>
+        <v>1065</v>
       </c>
       <c r="C471" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D471" t="s">
-        <v>1169</v>
+        <v>1066</v>
+      </c>
+      <c r="E471" s="1" t="s">
+        <v>924</v>
       </c>
       <c r="F471" s="3">
-        <v>224.77273194</v>
+        <v>292.72727841</v>
       </c>
       <c r="G471" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" s="1">
-        <v>4308</v>
+        <v>3747</v>
       </c>
       <c r="B472" t="s">
-        <v>1168</v>
+        <v>1067</v>
       </c>
       <c r="C472" s="1">
-        <v>2021</v>
+        <v>2003</v>
       </c>
       <c r="D472" t="s">
-        <v>1170</v>
+        <v>1068</v>
       </c>
       <c r="E472" s="1" t="s">
-        <v>1171</v>
+        <v>1069</v>
       </c>
       <c r="F472" s="3">
-        <v>5384.09101698</v>
+        <v>230.0000046</v>
       </c>
       <c r="G472" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" s="1">
-        <v>4882</v>
+        <v>3753</v>
       </c>
       <c r="B473" t="s">
-        <v>1168</v>
+        <v>1067</v>
       </c>
       <c r="C473" s="1">
-        <v>2024</v>
+        <v>2003</v>
       </c>
       <c r="D473" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1070</v>
+      </c>
+      <c r="E473" s="1" t="s">
+        <v>1071</v>
       </c>
       <c r="F473" s="3">
-        <v>5645.45465849</v>
+        <v>1359.09093648</v>
       </c>
       <c r="G473" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" s="1">
-        <v>3697</v>
+        <v>3749</v>
       </c>
       <c r="B474" t="s">
-        <v>1173</v>
+        <v>1067</v>
       </c>
       <c r="C474" s="1">
-        <v>1985</v>
+        <v>2003</v>
       </c>
       <c r="D474" t="s">
-        <v>1174</v>
+        <v>1072</v>
       </c>
       <c r="E474" s="1" t="s">
-        <v>1175</v>
+        <v>1073</v>
       </c>
       <c r="F474" s="3">
-        <v>240.45455039</v>
+        <v>355.45455269</v>
       </c>
       <c r="G474" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" s="1">
-        <v>604</v>
+        <v>3751</v>
       </c>
       <c r="B475" t="s">
-        <v>1173</v>
+        <v>1067</v>
       </c>
       <c r="C475" s="1">
-        <v>2014</v>
+        <v>2003</v>
       </c>
       <c r="D475" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>1074</v>
+      </c>
+      <c r="E475" s="1" t="s">
+        <v>1075</v>
       </c>
       <c r="F475" s="3">
-        <v>1035.0000207</v>
+        <v>679.54546801</v>
       </c>
       <c r="G475" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" s="1">
-        <v>1818</v>
+        <v>3744</v>
       </c>
       <c r="B476" t="s">
-        <v>1173</v>
+        <v>1067</v>
       </c>
       <c r="C476" s="1">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D476" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>1076</v>
+      </c>
+      <c r="E476" s="1" t="s">
+        <v>1077</v>
       </c>
       <c r="F476" s="3">
-        <v>1035.0000207</v>
+        <v>105.0000023</v>
       </c>
       <c r="G476" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" s="1">
-        <v>1819</v>
+        <v>3745</v>
       </c>
       <c r="B477" t="s">
-        <v>1173</v>
+        <v>1067</v>
       </c>
       <c r="C477" s="1">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D477" t="s">
-        <v>1178</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>1078</v>
+      </c>
+      <c r="E477" s="1" t="s">
+        <v>1077</v>
       </c>
       <c r="F477" s="3">
-        <v>225.40000451</v>
+        <v>533.1818288</v>
       </c>
       <c r="G477" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" s="1">
-        <v>3115</v>
+        <v>3731</v>
       </c>
       <c r="B478" t="s">
-        <v>1173</v>
+        <v>1079</v>
       </c>
       <c r="C478" s="1">
-        <v>2018</v>
+        <v>1995</v>
       </c>
       <c r="D478" t="s">
-        <v>1179</v>
+        <v>1080</v>
       </c>
       <c r="E478" s="1" t="s">
-        <v>1180</v>
+        <v>1081</v>
       </c>
       <c r="F478" s="3">
-        <v>230.0000046</v>
+        <v>179.81818546</v>
       </c>
       <c r="G478" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" s="1">
-        <v>2784</v>
+        <v>2635</v>
       </c>
       <c r="B479" t="s">
-        <v>1181</v>
+        <v>1079</v>
       </c>
       <c r="C479" s="1">
-        <v>1987</v>
+        <v>2009</v>
       </c>
       <c r="D479" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-        <v>1989</v>
+        <v>1082</v>
+      </c>
+      <c r="E479" s="1" t="s">
+        <v>1083</v>
       </c>
       <c r="F479" s="3">
-        <v>261.36364151</v>
+        <v>198.63636769</v>
       </c>
       <c r="G479" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" s="1">
-        <v>2929</v>
+        <v>4492</v>
       </c>
       <c r="B480" t="s">
-        <v>1183</v>
+        <v>1079</v>
       </c>
       <c r="C480" s="1">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="D480" t="s">
-        <v>1116</v>
+        <v>1084</v>
       </c>
       <c r="E480" s="1" t="s">
-        <v>1031</v>
+        <v>1085</v>
       </c>
       <c r="F480" s="3">
-        <v>292.72727841</v>
+        <v>156.818185</v>
       </c>
       <c r="G480" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" s="1">
-        <v>3747</v>
+        <v>4495</v>
       </c>
       <c r="B481" t="s">
-        <v>1184</v>
+        <v>1079</v>
       </c>
       <c r="C481" s="1">
-        <v>2003</v>
+        <v>2023</v>
       </c>
       <c r="D481" t="s">
-        <v>1185</v>
+        <v>1086</v>
       </c>
       <c r="E481" s="1" t="s">
-        <v>1186</v>
+        <v>1087</v>
       </c>
       <c r="F481" s="3">
-        <v>230.0000046</v>
+        <v>993.181838</v>
       </c>
       <c r="G481" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" s="1">
-        <v>3753</v>
+        <v>2723</v>
       </c>
       <c r="B482" t="s">
-        <v>1184</v>
+        <v>1088</v>
       </c>
       <c r="C482" s="1">
-        <v>2003</v>
+        <v>1970</v>
       </c>
       <c r="D482" t="s">
-        <v>1187</v>
-[...2 lines deleted...]
-        <v>1188</v>
+        <v>1089</v>
+      </c>
+      <c r="E482" s="1">
+        <v>196</v>
       </c>
       <c r="F482" s="3">
-        <v>1359.09093648</v>
+        <v>52.27272849</v>
       </c>
       <c r="G482" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" s="1">
-        <v>3749</v>
+        <v>2721</v>
       </c>
       <c r="B483" t="s">
-        <v>1184</v>
+        <v>1088</v>
       </c>
       <c r="C483" s="1">
-        <v>2003</v>
+        <v>1970</v>
       </c>
       <c r="D483" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>1190</v>
+        <v>1090</v>
+      </c>
+      <c r="E483" s="1">
+        <v>196</v>
       </c>
       <c r="F483" s="3">
-        <v>355.45455269</v>
+        <v>69.00000138</v>
       </c>
       <c r="G483" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" s="1">
-        <v>3751</v>
+        <v>2724</v>
       </c>
       <c r="B484" t="s">
-        <v>1184</v>
+        <v>1088</v>
       </c>
       <c r="C484" s="1">
-        <v>2003</v>
+        <v>1970</v>
       </c>
       <c r="D484" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>1192</v>
+        <v>1091</v>
+      </c>
+      <c r="E484" s="1">
+        <v>200</v>
       </c>
       <c r="F484" s="3">
-        <v>679.54546801</v>
+        <v>78.40909227</v>
       </c>
       <c r="G484" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" s="1">
-        <v>3744</v>
+        <v>2730</v>
       </c>
       <c r="B485" t="s">
-        <v>1184</v>
+        <v>1088</v>
       </c>
       <c r="C485" s="1">
-        <v>2012</v>
+        <v>1970</v>
       </c>
       <c r="D485" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-        <v>1194</v>
+        <v>1092</v>
+      </c>
+      <c r="E485" s="1">
+        <v>206</v>
       </c>
       <c r="F485" s="3">
-        <v>105.0000023</v>
+        <v>356.50000713</v>
       </c>
       <c r="G485" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" s="1">
-        <v>3745</v>
+        <v>1443</v>
       </c>
       <c r="B486" t="s">
-        <v>1184</v>
+        <v>1088</v>
       </c>
       <c r="C486" s="1">
-        <v>2012</v>
+        <v>1997</v>
       </c>
       <c r="D486" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>1194</v>
+        <v>1093</v>
+      </c>
+      <c r="E486" s="1">
+        <v>206</v>
       </c>
       <c r="F486" s="3">
-        <v>533.1818288</v>
+        <v>74.9800015</v>
       </c>
       <c r="G486" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" s="1">
-        <v>3731</v>
+        <v>3904</v>
       </c>
       <c r="B487" t="s">
-        <v>1196</v>
+        <v>1094</v>
       </c>
       <c r="C487" s="1">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="D487" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>370</v>
+      </c>
+      <c r="E487" s="1">
+        <v>24</v>
       </c>
       <c r="F487" s="3">
-        <v>179.81818546</v>
+        <v>470.45455499</v>
       </c>
       <c r="G487" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" s="1">
-        <v>2635</v>
+        <v>1496</v>
       </c>
       <c r="B488" t="s">
-        <v>1196</v>
+        <v>1094</v>
       </c>
       <c r="C488" s="1">
         <v>2009</v>
       </c>
       <c r="D488" t="s">
-        <v>1199</v>
+        <v>377</v>
       </c>
       <c r="E488" s="1" t="s">
-        <v>1200</v>
+        <v>746</v>
       </c>
       <c r="F488" s="3">
-        <v>198.63636769</v>
+        <v>177.72727611</v>
       </c>
       <c r="G488" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" s="1">
-        <v>4492</v>
+        <v>2657</v>
       </c>
       <c r="B489" t="s">
-        <v>1196</v>
+        <v>1094</v>
       </c>
       <c r="C489" s="1">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="D489" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>1202</v>
+        <v>378</v>
+      </c>
+      <c r="E489" s="1">
+        <v>33</v>
       </c>
       <c r="F489" s="3">
-        <v>156.818185</v>
+        <v>1300.00002622</v>
       </c>
       <c r="G489" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" s="1">
-        <v>4495</v>
+        <v>2659</v>
       </c>
       <c r="B490" t="s">
-        <v>1196</v>
+        <v>1094</v>
       </c>
       <c r="C490" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D490" t="s">
-        <v>1203</v>
-[...2 lines deleted...]
-        <v>1204</v>
+        <v>1095</v>
+      </c>
+      <c r="E490" s="1">
+        <v>38</v>
       </c>
       <c r="F490" s="3">
-        <v>993.181838</v>
+        <v>156.818185</v>
       </c>
       <c r="G490" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" s="1">
-        <v>3904</v>
+        <v>1875</v>
       </c>
       <c r="B491" t="s">
-        <v>1205</v>
+        <v>1094</v>
       </c>
       <c r="C491" s="1">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="D491" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1096</v>
       </c>
       <c r="F491" s="3">
-        <v>470.45455499</v>
+        <v>825.00001656</v>
       </c>
       <c r="G491" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" s="1">
-        <v>1496</v>
+        <v>2658</v>
       </c>
       <c r="B492" t="s">
-        <v>1205</v>
+        <v>1094</v>
       </c>
       <c r="C492" s="1">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="D492" t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1097</v>
+      </c>
+      <c r="E492" s="1">
+        <v>37</v>
       </c>
       <c r="F492" s="3">
-        <v>177.72727611</v>
+        <v>64.40000129</v>
       </c>
       <c r="G492" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" s="1">
-        <v>2657</v>
+        <v>2656</v>
       </c>
       <c r="B493" t="s">
-        <v>1205</v>
+        <v>1094</v>
       </c>
       <c r="C493" s="1">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="D493" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1098</v>
       </c>
       <c r="F493" s="3">
-        <v>1300.00002622</v>
+        <v>2613.63641599</v>
       </c>
       <c r="G493" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" s="1">
-        <v>2659</v>
+        <v>2916</v>
       </c>
       <c r="B494" t="s">
-        <v>1205</v>
+        <v>1099</v>
       </c>
       <c r="C494" s="1">
-        <v>2017</v>
+        <v>1966</v>
       </c>
       <c r="D494" t="s">
-        <v>1209</v>
+        <v>657</v>
       </c>
       <c r="E494" s="1">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="F494" s="3">
-        <v>156.818185</v>
+        <v>386.8181896</v>
       </c>
       <c r="G494" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" s="1">
-        <v>1875</v>
+        <v>2311</v>
       </c>
       <c r="B495" t="s">
-        <v>1205</v>
+        <v>1099</v>
       </c>
       <c r="C495" s="1">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="D495" t="s">
-        <v>1210</v>
+        <v>1100</v>
+      </c>
+      <c r="E495" s="1" t="s">
+        <v>1101</v>
       </c>
       <c r="F495" s="3">
-        <v>825.00001656</v>
+        <v>320.00000644</v>
       </c>
       <c r="G495" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" s="1">
-        <v>2658</v>
+        <v>2920</v>
       </c>
       <c r="B496" t="s">
-        <v>1205</v>
+        <v>1099</v>
       </c>
       <c r="C496" s="1">
         <v>2017</v>
       </c>
       <c r="D496" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1100</v>
+      </c>
+      <c r="E496" s="1" t="s">
+        <v>1102</v>
       </c>
       <c r="F496" s="3">
-        <v>64.40000129</v>
+        <v>324.09091578</v>
       </c>
       <c r="G496" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" s="1">
-        <v>2656</v>
+        <v>2919</v>
       </c>
       <c r="B497" t="s">
-        <v>1205</v>
+        <v>1099</v>
       </c>
       <c r="C497" s="1">
         <v>2017</v>
       </c>
       <c r="D497" t="s">
-        <v>1212</v>
+        <v>1066</v>
+      </c>
+      <c r="E497" s="1" t="s">
+        <v>1103</v>
       </c>
       <c r="F497" s="3">
-        <v>2613.63641599</v>
+        <v>209.09091348</v>
       </c>
       <c r="G497" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" s="1">
-        <v>2721</v>
+        <v>1078</v>
       </c>
       <c r="B498" t="s">
-        <v>1213</v>
+        <v>1104</v>
       </c>
       <c r="C498" s="1">
-        <v>1970</v>
+        <v>1997</v>
       </c>
       <c r="D498" t="s">
-        <v>1214</v>
+        <v>1105</v>
       </c>
       <c r="E498" s="1">
-        <v>196</v>
+        <v>80</v>
       </c>
       <c r="F498" s="3">
-        <v>69.00000138</v>
+        <v>13.34000027</v>
       </c>
       <c r="G498" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" s="1">
-        <v>2723</v>
+        <v>3874</v>
       </c>
       <c r="B499" t="s">
-        <v>1213</v>
+        <v>1104</v>
       </c>
       <c r="C499" s="1">
-        <v>1970</v>
+        <v>2021</v>
       </c>
       <c r="D499" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>1106</v>
+      </c>
+      <c r="E499" s="1" t="s">
+        <v>1107</v>
       </c>
       <c r="F499" s="3">
-        <v>52.27272849</v>
+        <v>782.00001564</v>
       </c>
       <c r="G499" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" s="1">
-        <v>2724</v>
+        <v>3873</v>
       </c>
       <c r="B500" t="s">
-        <v>1213</v>
+        <v>1104</v>
       </c>
       <c r="C500" s="1">
-        <v>1970</v>
+        <v>2021</v>
       </c>
       <c r="D500" t="s">
-        <v>1215</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>1108</v>
+      </c>
+      <c r="E500" s="1" t="s">
+        <v>1109</v>
       </c>
       <c r="F500" s="3">
-        <v>78.40909227</v>
+        <v>437.00000874</v>
       </c>
       <c r="G500" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" s="1">
-        <v>2730</v>
+        <v>4269</v>
       </c>
       <c r="B501" t="s">
-        <v>1213</v>
+        <v>1104</v>
       </c>
       <c r="C501" s="1">
-        <v>1970</v>
+        <v>2022</v>
       </c>
       <c r="D501" t="s">
-        <v>1216</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>1110</v>
+      </c>
+      <c r="E501" s="1" t="s">
+        <v>1111</v>
       </c>
       <c r="F501" s="3">
-        <v>356.50000713</v>
+        <v>1620.45457799</v>
       </c>
       <c r="G501" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" s="1">
-        <v>1443</v>
+        <v>2687</v>
       </c>
       <c r="B502" t="s">
-        <v>1213</v>
+        <v>345</v>
       </c>
       <c r="C502" s="1">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="D502" t="s">
-        <v>1217</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>1112</v>
+      </c>
+      <c r="E502" s="1" t="s">
+        <v>1113</v>
       </c>
       <c r="F502" s="3">
-        <v>74.9800015</v>
+        <v>650.00001288</v>
       </c>
       <c r="G502" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" s="1">
-        <v>2916</v>
+        <v>964</v>
       </c>
       <c r="B503" t="s">
-        <v>1218</v>
+        <v>345</v>
       </c>
       <c r="C503" s="1">
-        <v>1966</v>
+        <v>2013</v>
       </c>
       <c r="D503" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1114</v>
       </c>
       <c r="F503" s="3">
-        <v>386.8181896</v>
+        <v>26.13636424</v>
       </c>
       <c r="G503" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" s="1">
-        <v>2311</v>
+        <v>4055</v>
       </c>
       <c r="B504" t="s">
-        <v>1218</v>
+        <v>345</v>
       </c>
       <c r="C504" s="1">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D504" t="s">
-        <v>1219</v>
+        <v>1115</v>
       </c>
       <c r="E504" s="1" t="s">
-        <v>1220</v>
+        <v>1116</v>
       </c>
       <c r="F504" s="3">
-        <v>320.00000644</v>
+        <v>1359.09093648</v>
       </c>
       <c r="G504" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" s="1">
-        <v>1876</v>
+        <v>975</v>
       </c>
       <c r="B505" t="s">
-        <v>1218</v>
+        <v>345</v>
       </c>
       <c r="C505" s="1">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D505" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>1117</v>
       </c>
       <c r="F505" s="3">
-        <v>268.68182351</v>
+        <v>8.27769419</v>
       </c>
       <c r="G505" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" s="1">
-        <v>2920</v>
+        <v>442</v>
       </c>
       <c r="B506" t="s">
-        <v>1218</v>
+        <v>345</v>
       </c>
       <c r="C506" s="1">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="D506" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>1222</v>
+        <v>1118</v>
       </c>
       <c r="F506" s="3">
-        <v>324.09091578</v>
+        <v>695.0000138</v>
       </c>
       <c r="G506" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" s="1">
-        <v>2919</v>
+        <v>1854</v>
       </c>
       <c r="B507" t="s">
-        <v>1218</v>
+        <v>345</v>
       </c>
       <c r="C507" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D507" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="E507" s="1" t="s">
-        <v>1223</v>
+        <v>1120</v>
       </c>
       <c r="F507" s="3">
-        <v>209.09091348</v>
+        <v>36.59091003</v>
       </c>
       <c r="G507" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" s="1">
-        <v>1078</v>
+        <v>1852</v>
       </c>
       <c r="B508" t="s">
-        <v>1224</v>
+        <v>345</v>
       </c>
       <c r="C508" s="1">
-        <v>1997</v>
+        <v>2015</v>
       </c>
       <c r="D508" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>1121</v>
+      </c>
+      <c r="E508" s="1" t="s">
+        <v>1122</v>
       </c>
       <c r="F508" s="3">
-        <v>13.34000027</v>
+        <v>26.13636424</v>
       </c>
       <c r="G508" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" s="1">
-        <v>3874</v>
+        <v>2550</v>
       </c>
       <c r="B509" t="s">
-        <v>1224</v>
+        <v>345</v>
       </c>
       <c r="C509" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="D509" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-        <v>1227</v>
+        <v>1123</v>
       </c>
       <c r="F509" s="3">
-        <v>782.00001564</v>
+        <v>73.60000147</v>
       </c>
       <c r="G509" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" s="1">
-        <v>3873</v>
+        <v>2551</v>
       </c>
       <c r="B510" t="s">
-        <v>1224</v>
+        <v>345</v>
       </c>
       <c r="C510" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D510" t="s">
-        <v>1228</v>
-[...2 lines deleted...]
-        <v>1229</v>
+        <v>1124</v>
       </c>
       <c r="F510" s="3">
-        <v>437.00000874</v>
+        <v>36.59091003</v>
       </c>
       <c r="G510" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" s="1">
-        <v>4269</v>
+        <v>4770</v>
       </c>
       <c r="B511" t="s">
-        <v>1224</v>
+        <v>345</v>
       </c>
       <c r="C511" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D511" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1125</v>
       </c>
       <c r="F511" s="3">
-        <v>1620.45457799</v>
+        <v>522.72728301</v>
       </c>
       <c r="G511" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" s="1">
-        <v>2687</v>
+        <v>3156</v>
       </c>
       <c r="B512" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C512" s="1">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="D512" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>1233</v>
+        <v>1126</v>
       </c>
       <c r="F512" s="3">
-        <v>650.00001288</v>
+        <v>377.66000755</v>
       </c>
       <c r="G512" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" s="1">
-        <v>964</v>
+        <v>3109</v>
       </c>
       <c r="B513" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C513" s="1">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="D513" t="s">
-        <v>1234</v>
+        <v>1127</v>
       </c>
       <c r="F513" s="3">
-        <v>26.13636424</v>
+        <v>295.78000592</v>
       </c>
       <c r="G513" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" s="1">
-        <v>4055</v>
+        <v>4286</v>
       </c>
       <c r="B514" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C514" s="1">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="D514" t="s">
-        <v>1235</v>
+        <v>1128</v>
       </c>
       <c r="E514" s="1" t="s">
-        <v>1236</v>
+        <v>1129</v>
       </c>
       <c r="F514" s="3">
-        <v>1359.09093648</v>
+        <v>160.00000322</v>
       </c>
       <c r="G514" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" s="1">
-        <v>975</v>
+        <v>4424</v>
       </c>
       <c r="B515" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C515" s="1">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="D515" t="s">
-        <v>1237</v>
+        <v>1130</v>
+      </c>
+      <c r="E515" s="1" t="s">
+        <v>1131</v>
       </c>
       <c r="F515" s="3">
-        <v>8.27769419</v>
+        <v>1437.50002875</v>
       </c>
       <c r="G515" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" s="1">
-        <v>442</v>
+        <v>4125</v>
       </c>
       <c r="B516" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C516" s="1">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D516" t="s">
-        <v>1238</v>
+        <v>1132</v>
       </c>
       <c r="F516" s="3">
-        <v>695.0000138</v>
+        <v>460.0000092</v>
       </c>
       <c r="G516" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" s="1">
-        <v>1854</v>
+        <v>4413</v>
       </c>
       <c r="B517" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C517" s="1">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="D517" t="s">
-        <v>1239</v>
+        <v>1133</v>
       </c>
       <c r="E517" s="1" t="s">
-        <v>1240</v>
+        <v>1134</v>
       </c>
       <c r="F517" s="3">
-        <v>36.59091003</v>
+        <v>25.00000046</v>
       </c>
       <c r="G517" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" s="1">
-        <v>1852</v>
+        <v>4705</v>
       </c>
       <c r="B518" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C518" s="1">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="D518" t="s">
-        <v>1241</v>
+        <v>1135</v>
       </c>
       <c r="E518" s="1" t="s">
-        <v>1242</v>
+        <v>1136</v>
       </c>
       <c r="F518" s="3">
-        <v>26.13636424</v>
+        <v>75.00000138</v>
       </c>
       <c r="G518" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" s="1">
-        <v>2550</v>
+        <v>4908</v>
       </c>
       <c r="B519" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C519" s="1">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="D519" t="s">
-        <v>1243</v>
+        <v>1137</v>
       </c>
       <c r="F519" s="3">
-        <v>73.60000147</v>
+        <v>125.0000023</v>
       </c>
       <c r="G519" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" s="1">
-        <v>2551</v>
+        <v>431</v>
       </c>
       <c r="B520" t="s">
-        <v>401</v>
+        <v>1138</v>
       </c>
       <c r="C520" s="1">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="D520" t="s">
-        <v>1244</v>
+        <v>1139</v>
       </c>
       <c r="F520" s="3">
-        <v>36.59091003</v>
+        <v>1713.50003427</v>
       </c>
       <c r="G520" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" s="1">
-        <v>4770</v>
+        <v>2761</v>
       </c>
       <c r="B521" t="s">
-        <v>401</v>
+        <v>1138</v>
       </c>
       <c r="C521" s="1">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="D521" t="s">
-        <v>1245</v>
+        <v>721</v>
+      </c>
+      <c r="E521" s="1">
+        <v>93</v>
       </c>
       <c r="F521" s="3">
-        <v>522.72728301</v>
+        <v>62.72727381</v>
       </c>
       <c r="G521" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" s="1">
-        <v>3156</v>
+        <v>4450</v>
       </c>
       <c r="B522" t="s">
-        <v>401</v>
+        <v>1140</v>
       </c>
       <c r="C522" s="1">
-        <v>2019</v>
+        <v>1996</v>
       </c>
       <c r="D522" t="s">
-        <v>1246</v>
+        <v>1000</v>
+      </c>
+      <c r="E522" s="1">
+        <v>99</v>
       </c>
       <c r="F522" s="3">
-        <v>377.66000755</v>
+        <v>2613.63641599</v>
       </c>
       <c r="G522" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" s="1">
-        <v>3109</v>
+        <v>3136</v>
       </c>
       <c r="B523" t="s">
-        <v>401</v>
+        <v>1141</v>
       </c>
       <c r="C523" s="1">
-        <v>2020</v>
+        <v>1987</v>
       </c>
       <c r="D523" t="s">
-        <v>1247</v>
+        <v>546</v>
+      </c>
+      <c r="E523" s="1" t="s">
+        <v>1142</v>
       </c>
       <c r="F523" s="3">
-        <v>295.78000592</v>
+        <v>180.78000362</v>
       </c>
       <c r="G523" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" s="1">
-        <v>4286</v>
+        <v>3200</v>
       </c>
       <c r="B524" t="s">
-        <v>401</v>
+        <v>1141</v>
       </c>
       <c r="C524" s="1">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="D524" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-        <v>1249</v>
+        <v>1143</v>
+      </c>
+      <c r="E524" s="1">
+        <v>212</v>
       </c>
       <c r="F524" s="3">
-        <v>160.00000322</v>
+        <v>188.1818219</v>
       </c>
       <c r="G524" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" s="1">
-        <v>4424</v>
+        <v>4805</v>
       </c>
       <c r="B525" t="s">
-        <v>401</v>
+        <v>1141</v>
       </c>
       <c r="C525" s="1">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="D525" t="s">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>1251</v>
+        <v>1144</v>
+      </c>
+      <c r="E525" s="1">
+        <v>213</v>
       </c>
       <c r="F525" s="3">
-        <v>1437.50002875</v>
+        <v>188.1818219</v>
       </c>
       <c r="G525" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" s="1">
-        <v>4282</v>
+        <v>593</v>
       </c>
       <c r="B526" t="s">
-        <v>401</v>
+        <v>1141</v>
       </c>
       <c r="C526" s="1">
-        <v>2023</v>
+        <v>2012</v>
       </c>
       <c r="D526" t="s">
-        <v>1252</v>
+        <v>821</v>
+      </c>
+      <c r="E526" s="1">
+        <v>211</v>
       </c>
       <c r="F526" s="3">
-        <v>1437.50002875</v>
+        <v>1605.40003211</v>
       </c>
       <c r="G526" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" s="1">
-        <v>4125</v>
+        <v>3202</v>
       </c>
       <c r="B527" t="s">
-        <v>401</v>
+        <v>1141</v>
       </c>
       <c r="C527" s="1">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="D527" t="s">
-        <v>1253</v>
+        <v>1145</v>
+      </c>
+      <c r="E527" s="1">
+        <v>219</v>
       </c>
       <c r="F527" s="3">
-        <v>460.0000092</v>
+        <v>188.1818219</v>
       </c>
       <c r="G527" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" s="1">
-        <v>4413</v>
+        <v>2808</v>
       </c>
       <c r="B528" t="s">
-        <v>401</v>
+        <v>1146</v>
       </c>
       <c r="C528" s="1">
-        <v>2023</v>
+        <v>1970</v>
       </c>
       <c r="D528" t="s">
-        <v>1254</v>
+        <v>1147</v>
       </c>
       <c r="E528" s="1" t="s">
-        <v>1255</v>
+        <v>1148</v>
       </c>
       <c r="F528" s="3">
-        <v>25.00000046</v>
+        <v>1023.50002047</v>
       </c>
       <c r="G528" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" s="1">
-        <v>4705</v>
+        <v>2818</v>
       </c>
       <c r="B529" t="s">
-        <v>401</v>
+        <v>1146</v>
       </c>
       <c r="C529" s="1">
-        <v>2024</v>
+        <v>1980</v>
       </c>
       <c r="D529" t="s">
-        <v>1256</v>
+        <v>1147</v>
       </c>
       <c r="E529" s="1" t="s">
-        <v>1257</v>
+        <v>1149</v>
       </c>
       <c r="F529" s="3">
-        <v>75.00000138</v>
+        <v>833.98001668</v>
       </c>
       <c r="G529" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" s="1">
-        <v>4908</v>
+        <v>2821</v>
       </c>
       <c r="B530" t="s">
-        <v>401</v>
+        <v>1146</v>
       </c>
       <c r="C530" s="1">
-        <v>2026</v>
+        <v>1981</v>
       </c>
       <c r="D530" t="s">
-        <v>1258</v>
+        <v>1147</v>
+      </c>
+      <c r="E530" s="1" t="s">
+        <v>1149</v>
       </c>
       <c r="F530" s="3">
-        <v>125.0000023</v>
+        <v>828.00001656</v>
       </c>
       <c r="G530" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" s="1">
-        <v>431</v>
+        <v>2822</v>
       </c>
       <c r="B531" t="s">
-        <v>1259</v>
+        <v>1146</v>
       </c>
       <c r="C531" s="1">
-        <v>2014</v>
+        <v>1983</v>
       </c>
       <c r="D531" t="s">
-        <v>1260</v>
+        <v>1147</v>
+      </c>
+      <c r="E531" s="1" t="s">
+        <v>1149</v>
       </c>
       <c r="F531" s="3">
-        <v>1713.50003427</v>
+        <v>862.50001725</v>
       </c>
       <c r="G531" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" s="1">
-        <v>2761</v>
+        <v>2823</v>
       </c>
       <c r="B532" t="s">
-        <v>1259</v>
+        <v>1146</v>
       </c>
       <c r="C532" s="1">
-        <v>2015</v>
+        <v>1983</v>
       </c>
       <c r="D532" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>1147</v>
+      </c>
+      <c r="E532" s="1" t="s">
+        <v>1149</v>
       </c>
       <c r="F532" s="3">
-        <v>62.72727381</v>
+        <v>805.0000161</v>
       </c>
       <c r="G532" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" s="1">
-        <v>4450</v>
+        <v>2825</v>
       </c>
       <c r="B533" t="s">
-        <v>1261</v>
+        <v>1146</v>
       </c>
       <c r="C533" s="1">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="D533" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>1150</v>
+      </c>
+      <c r="E533" s="1" t="s">
+        <v>1151</v>
       </c>
       <c r="F533" s="3">
-        <v>2613.63641599</v>
+        <v>833.98001668</v>
       </c>
       <c r="G533" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" s="1">
-        <v>3136</v>
+        <v>2826</v>
       </c>
       <c r="B534" t="s">
-        <v>1262</v>
+        <v>1146</v>
       </c>
       <c r="C534" s="1">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D534" t="s">
-        <v>642</v>
+        <v>1150</v>
       </c>
       <c r="E534" s="1" t="s">
-        <v>1263</v>
+        <v>1151</v>
       </c>
       <c r="F534" s="3">
-        <v>180.78000362</v>
+        <v>454.48000909</v>
       </c>
       <c r="G534" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" s="1">
-        <v>3200</v>
+        <v>2828</v>
       </c>
       <c r="B535" t="s">
-        <v>1262</v>
+        <v>1146</v>
       </c>
       <c r="C535" s="1">
-        <v>2011</v>
+        <v>1985</v>
       </c>
       <c r="D535" t="s">
-        <v>1264</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>1147</v>
+      </c>
+      <c r="E535" s="1" t="s">
+        <v>1149</v>
       </c>
       <c r="F535" s="3">
-        <v>188.1818219</v>
+        <v>977.50001955</v>
       </c>
       <c r="G535" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" s="1">
-        <v>593</v>
+        <v>2832</v>
       </c>
       <c r="B536" t="s">
-        <v>1262</v>
+        <v>1146</v>
       </c>
       <c r="C536" s="1">
-        <v>2012</v>
+        <v>1989</v>
       </c>
       <c r="D536" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>1150</v>
+      </c>
+      <c r="E536" s="1" t="s">
+        <v>1151</v>
       </c>
       <c r="F536" s="3">
-        <v>1605.40003211</v>
+        <v>517.50001035</v>
       </c>
       <c r="G536" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" s="1">
-        <v>4805</v>
+        <v>2833</v>
       </c>
       <c r="B537" t="s">
-        <v>1262</v>
+        <v>1146</v>
       </c>
       <c r="C537" s="1">
-        <v>2012</v>
+        <v>1990</v>
       </c>
       <c r="D537" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>1152</v>
+      </c>
+      <c r="E537" s="1" t="s">
+        <v>1102</v>
       </c>
       <c r="F537" s="3">
-        <v>188.1818219</v>
+        <v>162.04545766</v>
       </c>
       <c r="G537" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" s="1">
-        <v>3202</v>
+        <v>2834</v>
       </c>
       <c r="B538" t="s">
-        <v>1262</v>
+        <v>1146</v>
       </c>
       <c r="C538" s="1">
-        <v>2013</v>
+        <v>1990</v>
       </c>
       <c r="D538" t="s">
-        <v>1266</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>1150</v>
+      </c>
+      <c r="E538" s="1" t="s">
+        <v>1151</v>
       </c>
       <c r="F538" s="3">
-        <v>188.1818219</v>
+        <v>431.48000863</v>
       </c>
       <c r="G538" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" s="1">
-        <v>2808</v>
+        <v>4262</v>
       </c>
       <c r="B539" t="s">
-        <v>1267</v>
+        <v>1153</v>
       </c>
       <c r="C539" s="1">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="D539" t="s">
-        <v>1268</v>
+        <v>1154</v>
       </c>
       <c r="E539" s="1" t="s">
-        <v>1269</v>
+        <v>1155</v>
       </c>
       <c r="F539" s="3">
-        <v>1023.50002047</v>
+        <v>368.00000736</v>
       </c>
       <c r="G539" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" s="1">
-        <v>2818</v>
+        <v>3065</v>
       </c>
       <c r="B540" t="s">
-        <v>1267</v>
+        <v>1153</v>
       </c>
       <c r="C540" s="1">
-        <v>1980</v>
+        <v>2010</v>
       </c>
       <c r="D540" t="s">
-        <v>1268</v>
+        <v>878</v>
       </c>
       <c r="E540" s="1" t="s">
-        <v>1270</v>
+        <v>1156</v>
       </c>
       <c r="F540" s="3">
-        <v>833.98001668</v>
+        <v>240.45455039</v>
       </c>
       <c r="G540" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" s="1">
-        <v>2821</v>
+        <v>3067</v>
       </c>
       <c r="B541" t="s">
-        <v>1267</v>
+        <v>1153</v>
       </c>
       <c r="C541" s="1">
-        <v>1981</v>
+        <v>2010</v>
       </c>
       <c r="D541" t="s">
-        <v>1268</v>
+        <v>1157</v>
       </c>
       <c r="E541" s="1" t="s">
-        <v>1270</v>
+        <v>1158</v>
       </c>
       <c r="F541" s="3">
-        <v>828.00001656</v>
+        <v>2116.00004232</v>
       </c>
       <c r="G541" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" s="1">
-        <v>2822</v>
+        <v>2186</v>
       </c>
       <c r="B542" t="s">
-        <v>1267</v>
+        <v>1153</v>
       </c>
       <c r="C542" s="1">
-        <v>1983</v>
+        <v>2015</v>
       </c>
       <c r="D542" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>1270</v>
+        <v>1159</v>
       </c>
       <c r="F542" s="3">
-        <v>862.50001725</v>
+        <v>1955.0000391</v>
       </c>
       <c r="G542" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" s="1">
-        <v>2823</v>
+        <v>1445</v>
       </c>
       <c r="B543" t="s">
-        <v>1267</v>
+        <v>1160</v>
       </c>
       <c r="C543" s="1">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="D543" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>1270</v>
+        <v>1161</v>
+      </c>
+      <c r="E543" s="1">
+        <v>97</v>
       </c>
       <c r="F543" s="3">
-        <v>805.0000161</v>
+        <v>151.59091233</v>
       </c>
       <c r="G543" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" s="1">
-        <v>2825</v>
+        <v>3250</v>
       </c>
       <c r="B544" t="s">
-        <v>1267</v>
+        <v>1160</v>
       </c>
       <c r="C544" s="1">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="D544" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>1272</v>
+        <v>1162</v>
+      </c>
+      <c r="E544" s="1">
+        <v>102</v>
       </c>
       <c r="F544" s="3">
-        <v>833.98001668</v>
+        <v>525.78001052</v>
       </c>
       <c r="G544" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" s="1">
-        <v>2826</v>
+        <v>3249</v>
       </c>
       <c r="B545" t="s">
-        <v>1267</v>
+        <v>1160</v>
       </c>
       <c r="C545" s="1">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="D545" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>1272</v>
+        <v>1163</v>
+      </c>
+      <c r="E545" s="1">
+        <v>101</v>
       </c>
       <c r="F545" s="3">
-        <v>454.48000909</v>
+        <v>287.50000575</v>
       </c>
       <c r="G545" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" s="1">
-        <v>2828</v>
+        <v>1011</v>
       </c>
       <c r="B546" t="s">
-        <v>1267</v>
+        <v>1164</v>
       </c>
       <c r="C546" s="1">
-        <v>1985</v>
+        <v>1918</v>
       </c>
       <c r="D546" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>1270</v>
+        <v>1165</v>
       </c>
       <c r="F546" s="3">
-        <v>977.50001955</v>
+        <v>10350.000207</v>
       </c>
       <c r="G546" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" s="1">
-        <v>2832</v>
+        <v>1012</v>
       </c>
       <c r="B547" t="s">
-        <v>1267</v>
+        <v>1164</v>
       </c>
       <c r="C547" s="1">
-        <v>1989</v>
+        <v>1918</v>
       </c>
       <c r="D547" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>1272</v>
+        <v>1166</v>
       </c>
       <c r="F547" s="3">
-        <v>517.50001035</v>
+        <v>15410.0003082</v>
       </c>
       <c r="G547" s="2" t="s">
-        <v>9</v>
-[...411 lines deleted...]
-      <c r="G566" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" style="1"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="1"/>
     <col min="4" max="4" width="48" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" style="1"/>
     <col min="6" max="6" width="9.10" style="3"/>
     <col min="7" max="7" width="9.10" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
-        <v>4350</v>
+        <v>4352</v>
       </c>
       <c r="B2" t="s">
-        <v>584</v>
+        <v>1167</v>
       </c>
       <c r="C2" s="1">
         <v>2020</v>
       </c>
       <c r="D2" t="s">
-        <v>1299</v>
+        <v>1168</v>
       </c>
       <c r="F2" s="3">
         <v>138.00000276</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
-        <v>4352</v>
+        <v>4347</v>
       </c>
       <c r="B3" t="s">
-        <v>1300</v>
+        <v>1169</v>
       </c>
       <c r="C3" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="D3" t="s">
-        <v>1301</v>
+        <v>1170</v>
       </c>
       <c r="F3" s="3">
         <v>138.00000276</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
-        <v>4347</v>
+        <v>4350</v>
       </c>
       <c r="B4" t="s">
-        <v>1302</v>
+        <v>863</v>
       </c>
       <c r="C4" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D4" t="s">
-        <v>1303</v>
+        <v>1171</v>
       </c>
       <c r="F4" s="3">
         <v>138.00000276</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
         <v>4349</v>
       </c>
       <c r="B5" t="s">
-        <v>1304</v>
+        <v>904</v>
       </c>
       <c r="C5" s="1">
         <v>2020</v>
       </c>
       <c r="D5" t="s">
-        <v>1305</v>
+        <v>1172</v>
       </c>
       <c r="F5" s="3">
         <v>172.50000345</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
-        <v>4353</v>
+        <v>4359</v>
       </c>
       <c r="B6" t="s">
-        <v>1304</v>
+        <v>904</v>
       </c>
       <c r="C6" s="1">
         <v>2020</v>
       </c>
       <c r="D6" t="s">
-        <v>1306</v>
+        <v>1173</v>
       </c>
       <c r="F6" s="3">
-        <v>172.50000345</v>
+        <v>230.0000046</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
-        <v>4354</v>
+        <v>4353</v>
       </c>
       <c r="B7" t="s">
-        <v>1304</v>
+        <v>904</v>
       </c>
       <c r="C7" s="1">
         <v>2020</v>
       </c>
       <c r="D7" t="s">
-        <v>1307</v>
+        <v>1174</v>
       </c>
       <c r="F7" s="3">
         <v>172.50000345</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
-        <v>4356</v>
+        <v>4354</v>
       </c>
       <c r="B8" t="s">
-        <v>1304</v>
+        <v>904</v>
       </c>
       <c r="C8" s="1">
         <v>2020</v>
       </c>
       <c r="D8" t="s">
-        <v>1308</v>
+        <v>1175</v>
       </c>
       <c r="F8" s="3">
         <v>172.50000345</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
-        <v>4359</v>
+        <v>4356</v>
       </c>
       <c r="B9" t="s">
-        <v>1304</v>
+        <v>904</v>
       </c>
       <c r="C9" s="1">
         <v>2020</v>
       </c>
       <c r="D9" t="s">
-        <v>1309</v>
+        <v>1176</v>
       </c>
       <c r="F9" s="3">
-        <v>230.0000046</v>
+        <v>172.50000345</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
-        <v>4799</v>
+        <v>4800</v>
       </c>
       <c r="B10" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C10" s="1">
         <v>2025</v>
       </c>
       <c r="D10" t="s">
-        <v>1310</v>
+        <v>1177</v>
       </c>
       <c r="F10" s="3">
         <v>365.90909802</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
-        <v>4800</v>
+        <v>4801</v>
       </c>
       <c r="B11" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C11" s="1">
         <v>2025</v>
       </c>
       <c r="D11" t="s">
-        <v>1311</v>
+        <v>1178</v>
       </c>
       <c r="F11" s="3">
         <v>365.90909802</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
-        <v>4801</v>
+        <v>4802</v>
       </c>
       <c r="B12" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C12" s="1">
         <v>2025</v>
       </c>
       <c r="D12" t="s">
-        <v>1312</v>
+        <v>1179</v>
       </c>
       <c r="F12" s="3">
         <v>365.90909802</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
-        <v>4802</v>
+        <v>4803</v>
       </c>
       <c r="B13" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C13" s="1">
         <v>2025</v>
       </c>
       <c r="D13" t="s">
-        <v>1313</v>
+        <v>1180</v>
       </c>
       <c r="F13" s="3">
         <v>365.90909802</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
-        <v>4803</v>
+        <v>4804</v>
       </c>
       <c r="B14" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C14" s="1">
         <v>2025</v>
       </c>
       <c r="D14" t="s">
-        <v>1314</v>
+        <v>1181</v>
       </c>
       <c r="F14" s="3">
         <v>365.90909802</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>9</v>
-[...18 lines deleted...]
-      <c r="G15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" style="1"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="1"/>
     <col min="4" max="4" width="48" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" style="1"/>
     <col min="6" max="6" width="9.10" style="3"/>
     <col min="7" max="7" width="9.10" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
         <v>4183</v>
       </c>
       <c r="B2" t="s">
-        <v>487</v>
+        <v>412</v>
       </c>
       <c r="C2" s="1">
         <v>2023</v>
       </c>
       <c r="D2" t="s">
-        <v>1316</v>
+        <v>1182</v>
       </c>
       <c r="F2" s="3">
         <v>407.72728071</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
         <v>4851</v>
       </c>
       <c r="B3" t="s">
-        <v>1317</v>
+        <v>557</v>
       </c>
       <c r="C3" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D3" t="s">
-        <v>1318</v>
+        <v>1183</v>
       </c>
       <c r="F3" s="3">
         <v>200.00000414</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
         <v>4893</v>
       </c>
       <c r="B4" t="s">
-        <v>1317</v>
+        <v>557</v>
       </c>
       <c r="C4" s="1">
         <v>2026</v>
       </c>
       <c r="D4" t="s">
-        <v>1319</v>
+        <v>1184</v>
       </c>
       <c r="F4" s="3">
-        <v>200.00000414</v>
+        <v>210.00000414</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
         <v>4894</v>
       </c>
       <c r="B5" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C5" s="1">
         <v>2026</v>
       </c>
       <c r="D5" t="s">
-        <v>1320</v>
+        <v>1185</v>
       </c>
       <c r="F5" s="3">
         <v>200.00000414</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
         <v>4749</v>
       </c>
       <c r="B6" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C6" s="1">
         <v>2024</v>
       </c>
       <c r="D6" t="s">
-        <v>1321</v>
+        <v>1186</v>
       </c>
       <c r="F6" s="3">
         <v>1250.00002484</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
-        <v>4769</v>
+        <v>4815</v>
       </c>
       <c r="B7" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C7" s="1">
         <v>2025</v>
       </c>
       <c r="D7" t="s">
-        <v>1322</v>
+        <v>1187</v>
       </c>
       <c r="F7" s="3">
-        <v>1100.00002208</v>
+        <v>1500.0000299</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
-        <v>4785</v>
+        <v>4769</v>
       </c>
       <c r="B8" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C8" s="1">
         <v>2025</v>
       </c>
       <c r="D8" t="s">
-        <v>1323</v>
+        <v>1188</v>
       </c>
       <c r="F8" s="3">
-        <v>300.00000598</v>
+        <v>1100.00002208</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
-        <v>4815</v>
+        <v>4863</v>
       </c>
       <c r="B9" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C9" s="1">
         <v>2025</v>
       </c>
       <c r="D9" t="s">
-        <v>1324</v>
+        <v>1189</v>
       </c>
       <c r="F9" s="3">
-        <v>1500.0000299</v>
+        <v>890.00001794</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
-        <v>4863</v>
+        <v>4910</v>
       </c>
       <c r="B10" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C10" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D10" t="s">
-        <v>1325</v>
+        <v>1190</v>
       </c>
       <c r="F10" s="3">
-        <v>890.00001794</v>
+        <v>250.00000506</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
-        <v>4896</v>
+        <v>4920</v>
       </c>
       <c r="B11" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C11" s="1">
         <v>2026</v>
       </c>
       <c r="D11" t="s">
-        <v>1326</v>
+        <v>1191</v>
       </c>
       <c r="F11" s="3">
-        <v>60.00000138</v>
+        <v>65.00000138</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
-        <v>4910</v>
+        <v>4921</v>
       </c>
       <c r="B12" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C12" s="1">
         <v>2026</v>
       </c>
       <c r="D12" t="s">
-        <v>1327</v>
+        <v>1192</v>
       </c>
       <c r="F12" s="3">
-        <v>250.00000506</v>
+        <v>65.00000138</v>
       </c>
       <c r="G12" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="1">
+        <v>4896</v>
+      </c>
+      <c r="B13" t="s">
+        <v>345</v>
+      </c>
+      <c r="C13" s="1">
+        <v>2026</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F13" s="3">
+        <v>60.00000138</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G104"/>
+  <dimension ref="A1:G100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" style="1"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="1"/>
     <col min="4" max="4" width="48" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" style="1"/>
     <col min="6" max="6" width="9.10" style="3"/>
     <col min="7" max="7" width="9.10" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
-        <v>4859</v>
+        <v>4566</v>
       </c>
       <c r="B2" t="s">
-        <v>1328</v>
+        <v>406</v>
       </c>
       <c r="C2" s="1">
-        <v>2024</v>
+        <v>1992</v>
       </c>
       <c r="D2" t="s">
-        <v>1329</v>
+        <v>1194</v>
       </c>
       <c r="F2" s="3">
-        <v>125.45454809</v>
+        <v>339.03012862</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
-        <v>4566</v>
+        <v>3293</v>
       </c>
       <c r="B3" t="s">
-        <v>484</v>
+        <v>412</v>
       </c>
       <c r="C3" s="1">
-        <v>1992</v>
+        <v>2009</v>
       </c>
       <c r="D3" t="s">
-        <v>1330</v>
+        <v>1195</v>
       </c>
       <c r="F3" s="3">
-        <v>339.03012862</v>
+        <v>11.50000023</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
-        <v>3293</v>
+        <v>3289</v>
       </c>
       <c r="B4" t="s">
-        <v>487</v>
+        <v>1196</v>
       </c>
       <c r="C4" s="1">
-        <v>2009</v>
+        <v>1919</v>
       </c>
       <c r="D4" t="s">
-        <v>1331</v>
+        <v>1197</v>
       </c>
       <c r="F4" s="3">
-        <v>11.50000023</v>
+        <v>419.06000838</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B5" t="s">
-        <v>1332</v>
+        <v>1196</v>
       </c>
       <c r="C5" s="1">
         <v>1919</v>
       </c>
       <c r="D5" t="s">
-        <v>1333</v>
+        <v>1198</v>
       </c>
       <c r="F5" s="3">
-        <v>419.06000838</v>
+        <v>394.22000788</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
-        <v>3290</v>
+        <v>3422</v>
       </c>
       <c r="B6" t="s">
-        <v>1334</v>
+        <v>1196</v>
       </c>
       <c r="C6" s="1">
-        <v>1919</v>
+        <v>1975</v>
       </c>
       <c r="D6" t="s">
-        <v>1335</v>
+        <v>1199</v>
       </c>
       <c r="F6" s="3">
-        <v>394.22000788</v>
+        <v>167.27273079</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
-        <v>3422</v>
+        <v>3286</v>
       </c>
       <c r="B7" t="s">
-        <v>1334</v>
+        <v>485</v>
       </c>
       <c r="C7" s="1">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="D7" t="s">
-        <v>1336</v>
+        <v>1200</v>
       </c>
       <c r="F7" s="3">
-        <v>167.27273079</v>
+        <v>50.00000092</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="B8" t="s">
-        <v>566</v>
+        <v>485</v>
       </c>
       <c r="C8" s="1">
         <v>1987</v>
       </c>
       <c r="D8" t="s">
-        <v>1337</v>
+        <v>1201</v>
       </c>
       <c r="F8" s="3">
-        <v>50.00000092</v>
+        <v>425.00000828</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="B9" t="s">
-        <v>566</v>
+        <v>485</v>
       </c>
       <c r="C9" s="1">
         <v>1987</v>
       </c>
       <c r="D9" t="s">
-        <v>1338</v>
+        <v>1202</v>
       </c>
       <c r="F9" s="3">
-        <v>425.00000828</v>
+        <v>3500.00006992</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
-        <v>3288</v>
+        <v>4905</v>
       </c>
       <c r="B10" t="s">
-        <v>566</v>
+        <v>511</v>
       </c>
       <c r="C10" s="1">
-        <v>1987</v>
+        <v>2026</v>
       </c>
       <c r="D10" t="s">
-        <v>1339</v>
+        <v>1203</v>
       </c>
       <c r="F10" s="3">
-        <v>3500.00006992</v>
+        <v>160.00000276</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
-        <v>4905</v>
+        <v>3774</v>
       </c>
       <c r="B11" t="s">
-        <v>602</v>
+        <v>1204</v>
       </c>
       <c r="C11" s="1">
-        <v>2026</v>
+        <v>2020</v>
       </c>
       <c r="D11" t="s">
-        <v>1340</v>
+        <v>1205</v>
       </c>
       <c r="F11" s="3">
-        <v>160.00000276</v>
+        <v>147.66000295</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
-        <v>4906</v>
+        <v>3776</v>
       </c>
       <c r="B12" t="s">
-        <v>1341</v>
+        <v>1204</v>
       </c>
       <c r="C12" s="1">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="D12" t="s">
-        <v>1342</v>
+        <v>1206</v>
       </c>
       <c r="F12" s="3">
-        <v>160.00000276</v>
+        <v>159.62000319</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
-        <v>4907</v>
+        <v>4906</v>
       </c>
       <c r="B13" t="s">
-        <v>1341</v>
+        <v>1207</v>
       </c>
       <c r="C13" s="1">
         <v>2026</v>
       </c>
       <c r="D13" t="s">
-        <v>1343</v>
+        <v>1208</v>
       </c>
       <c r="F13" s="3">
         <v>160.00000276</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
-        <v>4131</v>
+        <v>4907</v>
       </c>
       <c r="B14" t="s">
-        <v>1302</v>
+        <v>1207</v>
       </c>
       <c r="C14" s="1">
-        <v>2010</v>
+        <v>2026</v>
       </c>
       <c r="D14" t="s">
-        <v>1344</v>
+        <v>1209</v>
       </c>
       <c r="F14" s="3">
-        <v>50.00000092</v>
+        <v>160.00000276</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1">
-        <v>4904</v>
+        <v>4131</v>
       </c>
       <c r="B15" t="s">
-        <v>1345</v>
+        <v>1169</v>
       </c>
       <c r="C15" s="1">
-        <v>2026</v>
+        <v>2010</v>
       </c>
       <c r="D15" t="s">
-        <v>1346</v>
+        <v>1210</v>
       </c>
       <c r="F15" s="3">
-        <v>160.00000276</v>
+        <v>50.00000092</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1">
         <v>3567</v>
       </c>
       <c r="B16" t="s">
-        <v>756</v>
+        <v>683</v>
       </c>
       <c r="C16" s="1">
         <v>2020</v>
       </c>
       <c r="D16" t="s">
-        <v>1347</v>
+        <v>1211</v>
       </c>
       <c r="F16" s="3">
         <v>254.8400051</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1">
         <v>4098</v>
       </c>
       <c r="B17" t="s">
-        <v>756</v>
+        <v>683</v>
       </c>
       <c r="C17" s="1">
         <v>2021</v>
       </c>
       <c r="D17" t="s">
-        <v>1348</v>
+        <v>1212</v>
       </c>
       <c r="F17" s="3">
         <v>160.00000322</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1">
-        <v>3457</v>
+        <v>4904</v>
       </c>
       <c r="B18" t="s">
-        <v>1349</v>
+        <v>1213</v>
       </c>
       <c r="C18" s="1">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="D18" t="s">
-        <v>1350</v>
+        <v>1214</v>
       </c>
       <c r="F18" s="3">
-        <v>435.62000871</v>
+        <v>160.00000276</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1">
-        <v>3284</v>
+        <v>3457</v>
       </c>
       <c r="B19" t="s">
-        <v>798</v>
+        <v>1215</v>
       </c>
       <c r="C19" s="1">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="D19" t="s">
-        <v>1351</v>
+        <v>1216</v>
       </c>
       <c r="F19" s="3">
-        <v>16.56000033</v>
+        <v>435.62000871</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1">
-        <v>3285</v>
+        <v>3284</v>
       </c>
       <c r="B20" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C20" s="1">
         <v>2017</v>
       </c>
       <c r="D20" t="s">
-        <v>1351</v>
+        <v>1217</v>
       </c>
       <c r="F20" s="3">
-        <v>13.34000027</v>
+        <v>16.56000033</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1">
-        <v>3283</v>
+        <v>3285</v>
       </c>
       <c r="B21" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C21" s="1">
         <v>2017</v>
       </c>
       <c r="D21" t="s">
-        <v>917</v>
+        <v>1217</v>
       </c>
       <c r="F21" s="3">
-        <v>114.08000228</v>
+        <v>13.34000027</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1">
-        <v>3291</v>
+        <v>3283</v>
       </c>
       <c r="B22" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C22" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D22" t="s">
-        <v>1352</v>
+        <v>818</v>
       </c>
       <c r="F22" s="3">
-        <v>16.56000033</v>
+        <v>114.08000228</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1">
-        <v>3292</v>
+        <v>3291</v>
       </c>
       <c r="B23" t="s">
-        <v>798</v>
+        <v>715</v>
       </c>
       <c r="C23" s="1">
         <v>2019</v>
       </c>
       <c r="D23" t="s">
-        <v>1353</v>
+        <v>1218</v>
       </c>
       <c r="F23" s="3">
-        <v>123.28000247</v>
+        <v>16.56000033</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1">
-        <v>3777</v>
+        <v>3292</v>
       </c>
       <c r="B24" t="s">
-        <v>846</v>
+        <v>715</v>
       </c>
       <c r="C24" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D24" t="s">
-        <v>1354</v>
+        <v>1219</v>
       </c>
       <c r="F24" s="3">
-        <v>164.22000328</v>
+        <v>123.28000247</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1">
-        <v>3778</v>
+        <v>3777</v>
       </c>
       <c r="B25" t="s">
-        <v>846</v>
+        <v>739</v>
       </c>
       <c r="C25" s="1">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D25" t="s">
-        <v>1355</v>
+        <v>1220</v>
       </c>
       <c r="F25" s="3">
-        <v>180.78000362</v>
+        <v>164.22000328</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1">
-        <v>3779</v>
+        <v>3778</v>
       </c>
       <c r="B26" t="s">
-        <v>880</v>
+        <v>739</v>
       </c>
       <c r="C26" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D26" t="s">
-        <v>1356</v>
+        <v>1221</v>
       </c>
       <c r="F26" s="3">
-        <v>164.22000328</v>
+        <v>180.78000362</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1">
-        <v>3780</v>
+        <v>3779</v>
       </c>
       <c r="B27" t="s">
-        <v>880</v>
+        <v>747</v>
       </c>
       <c r="C27" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D27" t="s">
-        <v>1357</v>
+        <v>1222</v>
       </c>
       <c r="F27" s="3">
         <v>164.22000328</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1">
-        <v>3781</v>
+        <v>3780</v>
       </c>
       <c r="B28" t="s">
-        <v>880</v>
+        <v>747</v>
       </c>
       <c r="C28" s="1">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D28" t="s">
-        <v>1358</v>
+        <v>1223</v>
       </c>
       <c r="F28" s="3">
-        <v>161.00000322</v>
+        <v>164.22000328</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1">
-        <v>4090</v>
+        <v>3781</v>
       </c>
       <c r="B29" t="s">
-        <v>916</v>
+        <v>747</v>
       </c>
       <c r="C29" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D29" t="s">
-        <v>1359</v>
+        <v>1224</v>
       </c>
       <c r="F29" s="3">
-        <v>184.00000368</v>
+        <v>161.00000322</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1">
-        <v>3936</v>
+        <v>4090</v>
       </c>
       <c r="B30" t="s">
-        <v>921</v>
+        <v>817</v>
       </c>
       <c r="C30" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D30" t="s">
-        <v>924</v>
+        <v>1225</v>
       </c>
       <c r="F30" s="3">
-        <v>6.27272757</v>
+        <v>184.00000368</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1">
-        <v>4570</v>
+        <v>3936</v>
       </c>
       <c r="B31" t="s">
-        <v>978</v>
+        <v>822</v>
       </c>
       <c r="C31" s="1">
-        <v>1995</v>
+        <v>2022</v>
       </c>
       <c r="D31" t="s">
-        <v>1360</v>
+        <v>824</v>
       </c>
       <c r="F31" s="3">
-        <v>172.46315239</v>
+        <v>6.27272757</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1">
-        <v>4567</v>
+        <v>4570</v>
       </c>
       <c r="B32" t="s">
-        <v>985</v>
+        <v>870</v>
       </c>
       <c r="C32" s="1">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="D32" t="s">
-        <v>1361</v>
+        <v>1226</v>
       </c>
       <c r="F32" s="3">
-        <v>333.62530055</v>
+        <v>172.46315239</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1">
-        <v>4273</v>
+        <v>4567</v>
       </c>
       <c r="B33" t="s">
-        <v>1019</v>
+        <v>875</v>
       </c>
       <c r="C33" s="1">
-        <v>2017</v>
+        <v>1989</v>
       </c>
       <c r="D33" t="s">
-        <v>1362</v>
+        <v>1227</v>
       </c>
       <c r="F33" s="3">
-        <v>34.50000069</v>
+        <v>333.62530055</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1">
         <v>4277</v>
       </c>
       <c r="B34" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C34" s="1">
         <v>2019</v>
       </c>
       <c r="D34" t="s">
-        <v>1363</v>
+        <v>1228</v>
       </c>
       <c r="F34" s="3">
         <v>23.00000046</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1">
         <v>4276</v>
       </c>
       <c r="B35" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C35" s="1">
         <v>2019</v>
       </c>
       <c r="D35" t="s">
-        <v>1364</v>
+        <v>1229</v>
       </c>
       <c r="F35" s="3">
         <v>23.00000046</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1">
         <v>4135</v>
       </c>
       <c r="B36" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C36" s="1">
         <v>2021</v>
       </c>
       <c r="D36" t="s">
-        <v>1015</v>
+        <v>910</v>
       </c>
       <c r="F36" s="3">
         <v>10.58000021</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1">
         <v>4861</v>
       </c>
       <c r="B37" t="s">
-        <v>1019</v>
+        <v>906</v>
       </c>
       <c r="C37" s="1">
         <v>2025</v>
       </c>
       <c r="D37" t="s">
-        <v>1365</v>
+        <v>1230</v>
       </c>
       <c r="F37" s="3">
         <v>52.27272849</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1">
         <v>4897</v>
       </c>
       <c r="B38" t="s">
-        <v>1083</v>
+        <v>975</v>
       </c>
       <c r="C38" s="1">
         <v>2016</v>
       </c>
       <c r="D38" t="s">
-        <v>1366</v>
+        <v>876</v>
       </c>
       <c r="F38" s="3">
         <v>45.00000092</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1">
         <v>4898</v>
       </c>
       <c r="B39" t="s">
-        <v>1083</v>
+        <v>975</v>
       </c>
       <c r="C39" s="1">
         <v>2016</v>
       </c>
       <c r="D39" t="s">
-        <v>1367</v>
+        <v>1231</v>
       </c>
       <c r="F39" s="3">
         <v>40.00000092</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1">
         <v>4127</v>
       </c>
       <c r="B40" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C40" s="1">
         <v>2010</v>
       </c>
       <c r="D40" t="s">
-        <v>1368</v>
+        <v>1232</v>
       </c>
       <c r="F40" s="3">
         <v>47.04545536</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1">
         <v>4154</v>
       </c>
       <c r="B41" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C41" s="1">
         <v>2010</v>
       </c>
       <c r="D41" t="s">
-        <v>1369</v>
+        <v>1233</v>
       </c>
       <c r="F41" s="3">
         <v>85.1000017</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1">
         <v>4156</v>
       </c>
       <c r="B42" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C42" s="1">
         <v>2010</v>
       </c>
       <c r="D42" t="s">
-        <v>1370</v>
+        <v>1234</v>
       </c>
       <c r="F42" s="3">
         <v>80.50000161</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1">
         <v>4155</v>
       </c>
       <c r="B43" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C43" s="1">
         <v>2010</v>
       </c>
       <c r="D43" t="s">
-        <v>1371</v>
+        <v>1235</v>
       </c>
       <c r="F43" s="3">
         <v>74.9800015</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1">
         <v>4161</v>
       </c>
       <c r="B44" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C44" s="1">
         <v>2011</v>
       </c>
       <c r="D44" t="s">
-        <v>1372</v>
+        <v>1236</v>
       </c>
       <c r="F44" s="3">
         <v>86.48000173</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1">
         <v>4159</v>
       </c>
       <c r="B45" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C45" s="1">
         <v>2011</v>
       </c>
       <c r="D45" t="s">
-        <v>1373</v>
+        <v>1237</v>
       </c>
       <c r="F45" s="3">
         <v>69.00000138</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1">
         <v>4160</v>
       </c>
       <c r="B46" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C46" s="1">
         <v>2011</v>
       </c>
       <c r="D46" t="s">
-        <v>1374</v>
+        <v>1238</v>
       </c>
       <c r="F46" s="3">
         <v>92.00000184</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1">
         <v>4157</v>
       </c>
       <c r="B47" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C47" s="1">
         <v>2011</v>
       </c>
       <c r="D47" t="s">
-        <v>1375</v>
+        <v>1239</v>
       </c>
       <c r="F47" s="3">
         <v>74.9800015</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1">
         <v>4197</v>
       </c>
       <c r="B48" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C48" s="1">
         <v>2012</v>
       </c>
       <c r="D48" t="s">
-        <v>1376</v>
+        <v>1240</v>
       </c>
       <c r="F48" s="3">
         <v>74.9800015</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1">
         <v>4198</v>
       </c>
       <c r="B49" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C49" s="1">
         <v>2012</v>
       </c>
       <c r="D49" t="s">
-        <v>1377</v>
+        <v>1241</v>
       </c>
       <c r="F49" s="3">
         <v>74.9800015</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1">
         <v>4199</v>
       </c>
       <c r="B50" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C50" s="1">
         <v>2012</v>
       </c>
       <c r="D50" t="s">
-        <v>1378</v>
+        <v>1242</v>
       </c>
       <c r="F50" s="3">
         <v>74.9800015</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1">
         <v>4162</v>
       </c>
       <c r="B51" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C51" s="1">
         <v>2012</v>
       </c>
       <c r="D51" t="s">
-        <v>1379</v>
+        <v>1243</v>
       </c>
       <c r="F51" s="3">
         <v>115.0000023</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1">
         <v>4366</v>
       </c>
       <c r="B52" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C52" s="1">
         <v>2014</v>
       </c>
       <c r="D52" t="s">
-        <v>1380</v>
+        <v>1244</v>
       </c>
       <c r="F52" s="3">
         <v>46.00000092</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1">
         <v>4367</v>
       </c>
       <c r="B53" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C53" s="1">
         <v>2021</v>
       </c>
       <c r="D53" t="s">
-        <v>1381</v>
+        <v>1245</v>
       </c>
       <c r="F53" s="3">
         <v>46.00000092</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1">
         <v>4911</v>
       </c>
       <c r="B54" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C54" s="1">
         <v>2026</v>
       </c>
       <c r="D54" t="s">
-        <v>1382</v>
+        <v>1246</v>
       </c>
       <c r="F54" s="3">
         <v>60.00000138</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1">
-        <v>4912</v>
+        <v>4913</v>
       </c>
       <c r="B55" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C55" s="1">
         <v>2026</v>
       </c>
       <c r="D55" t="s">
-        <v>1383</v>
+        <v>1247</v>
       </c>
       <c r="F55" s="3">
         <v>70.00000138</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1">
-        <v>4913</v>
+        <v>4912</v>
       </c>
       <c r="B56" t="s">
-        <v>1163</v>
+        <v>1045</v>
       </c>
       <c r="C56" s="1">
         <v>2026</v>
       </c>
       <c r="D56" t="s">
-        <v>1384</v>
+        <v>1248</v>
       </c>
       <c r="F56" s="3">
         <v>70.00000138</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1">
         <v>4569</v>
       </c>
       <c r="B57" t="s">
-        <v>1173</v>
+        <v>1055</v>
       </c>
       <c r="C57" s="1">
         <v>2024</v>
       </c>
       <c r="D57" t="s">
-        <v>1385</v>
+        <v>1249</v>
       </c>
       <c r="F57" s="3">
         <v>132.17261546</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1">
-        <v>3582</v>
+        <v>3606</v>
       </c>
       <c r="B58" t="s">
-        <v>1224</v>
+        <v>345</v>
       </c>
       <c r="C58" s="1">
-        <v>1994</v>
+        <v>2010</v>
       </c>
       <c r="D58" t="s">
-        <v>1386</v>
+        <v>1250</v>
       </c>
       <c r="F58" s="3">
-        <v>172.50000345</v>
+        <v>197.34000395</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1">
-        <v>3606</v>
+        <v>3301</v>
       </c>
       <c r="B59" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C59" s="1">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D59" t="s">
-        <v>1387</v>
+        <v>1251</v>
       </c>
       <c r="F59" s="3">
-        <v>197.34000395</v>
+        <v>150.00000322</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1">
-        <v>3300</v>
+        <v>3298</v>
       </c>
       <c r="B60" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C60" s="1">
         <v>2014</v>
       </c>
       <c r="D60" t="s">
-        <v>1388</v>
+        <v>1252</v>
       </c>
       <c r="F60" s="3">
-        <v>3.13636378</v>
+        <v>8.36363645</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="B61" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C61" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="D61" t="s">
-        <v>1389</v>
+        <v>1253</v>
       </c>
       <c r="F61" s="3">
-        <v>150.00000322</v>
+        <v>5.22727266</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1">
-        <v>3298</v>
+        <v>3303</v>
       </c>
       <c r="B62" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C62" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="D62" t="s">
-        <v>1390</v>
+        <v>1254</v>
       </c>
       <c r="F62" s="3">
-        <v>8.36363645</v>
+        <v>70.00000138</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1">
-        <v>3302</v>
+        <v>3506</v>
       </c>
       <c r="B63" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C63" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D63" t="s">
-        <v>1388</v>
+        <v>1255</v>
       </c>
       <c r="F63" s="3">
-        <v>5.22727266</v>
+        <v>755.71430089</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1">
-        <v>3303</v>
+        <v>3508</v>
       </c>
       <c r="B64" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C64" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D64" t="s">
-        <v>1391</v>
+        <v>1256</v>
       </c>
       <c r="F64" s="3">
-        <v>70.00000138</v>
+        <v>213.57143271</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1">
-        <v>3506</v>
+        <v>3406</v>
       </c>
       <c r="B65" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C65" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D65" t="s">
-        <v>1392</v>
+        <v>1257</v>
       </c>
       <c r="F65" s="3">
-        <v>755.71430089</v>
+        <v>23.00000046</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1">
-        <v>3508</v>
+        <v>3405</v>
       </c>
       <c r="B66" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C66" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D66" t="s">
-        <v>1393</v>
+        <v>1255</v>
       </c>
       <c r="F66" s="3">
-        <v>213.57143271</v>
+        <v>755.71430089</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1">
-        <v>3406</v>
+        <v>4061</v>
       </c>
       <c r="B67" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C67" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D67" t="s">
-        <v>1394</v>
+        <v>1258</v>
       </c>
       <c r="F67" s="3">
-        <v>23.00000046</v>
+        <v>4.38095269</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1">
-        <v>3405</v>
+        <v>4062</v>
       </c>
       <c r="B68" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C68" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D68" t="s">
-        <v>1392</v>
+        <v>1259</v>
       </c>
       <c r="F68" s="3">
-        <v>755.71430089</v>
+        <v>137.08000274</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1">
-        <v>4061</v>
+        <v>4095</v>
       </c>
       <c r="B69" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C69" s="1">
         <v>2022</v>
       </c>
       <c r="D69" t="s">
-        <v>1395</v>
+        <v>1260</v>
       </c>
       <c r="F69" s="3">
-        <v>4.38095269</v>
+        <v>20.90909112</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1">
-        <v>4062</v>
+        <v>4063</v>
       </c>
       <c r="B70" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C70" s="1">
         <v>2022</v>
       </c>
       <c r="D70" t="s">
-        <v>1396</v>
+        <v>1261</v>
       </c>
       <c r="F70" s="3">
-        <v>137.08000274</v>
+        <v>5.98000012</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1">
-        <v>4095</v>
+        <v>4064</v>
       </c>
       <c r="B71" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C71" s="1">
         <v>2022</v>
       </c>
       <c r="D71" t="s">
-        <v>1397</v>
+        <v>1262</v>
       </c>
       <c r="F71" s="3">
-        <v>20.90909112</v>
+        <v>205.62000411</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1">
-        <v>4063</v>
+        <v>4065</v>
       </c>
       <c r="B72" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C72" s="1">
         <v>2022</v>
       </c>
       <c r="D72" t="s">
-        <v>1398</v>
+        <v>1263</v>
       </c>
       <c r="F72" s="3">
-        <v>5.98000012</v>
+        <v>10.58000021</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1">
-        <v>4064</v>
+        <v>4066</v>
       </c>
       <c r="B73" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C73" s="1">
         <v>2022</v>
       </c>
       <c r="D73" t="s">
-        <v>1399</v>
+        <v>1264</v>
       </c>
       <c r="F73" s="3">
-        <v>205.62000411</v>
+        <v>368.00000736</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1">
-        <v>4065</v>
+        <v>4288</v>
       </c>
       <c r="B74" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C74" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D74" t="s">
-        <v>1400</v>
+        <v>1265</v>
       </c>
       <c r="F74" s="3">
-        <v>10.58000021</v>
+        <v>20.90909112</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1">
-        <v>4066</v>
+        <v>4373</v>
       </c>
       <c r="B75" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C75" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D75" t="s">
-        <v>1401</v>
+        <v>1266</v>
       </c>
       <c r="F75" s="3">
-        <v>368.00000736</v>
+        <v>22.00000046</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1">
-        <v>4373</v>
+        <v>4374</v>
       </c>
       <c r="B76" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C76" s="1">
         <v>2023</v>
       </c>
       <c r="D76" t="s">
-        <v>1402</v>
+        <v>1267</v>
       </c>
       <c r="F76" s="3">
-        <v>22.00000046</v>
+        <v>17.2454905</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="1">
-        <v>4374</v>
+        <v>4196</v>
       </c>
       <c r="B77" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C77" s="1">
         <v>2023</v>
       </c>
       <c r="D77" t="s">
-        <v>1403</v>
+        <v>1268</v>
       </c>
       <c r="F77" s="3">
-        <v>17.2454905</v>
+        <v>25.30000051</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="1">
-        <v>4288</v>
+        <v>4272</v>
       </c>
       <c r="B78" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C78" s="1">
         <v>2023</v>
       </c>
       <c r="D78" t="s">
-        <v>1404</v>
+        <v>1269</v>
       </c>
       <c r="F78" s="3">
-        <v>20.90909112</v>
+        <v>632.50577691</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="1">
-        <v>4196</v>
+        <v>4747</v>
       </c>
       <c r="B79" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C79" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D79" t="s">
-        <v>1405</v>
+        <v>1270</v>
       </c>
       <c r="F79" s="3">
-        <v>25.30000051</v>
+        <v>28.00000046</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="1">
-        <v>4272</v>
+        <v>4746</v>
       </c>
       <c r="B80" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C80" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D80" t="s">
-        <v>1406</v>
+        <v>1271</v>
       </c>
       <c r="F80" s="3">
-        <v>632.50577691</v>
+        <v>28.00000046</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="1">
         <v>4744</v>
       </c>
       <c r="B81" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C81" s="1">
         <v>2024</v>
       </c>
       <c r="D81" t="s">
-        <v>1407</v>
+        <v>1272</v>
       </c>
       <c r="F81" s="3">
         <v>28.00000046</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="1">
-        <v>4746</v>
+        <v>4867</v>
       </c>
       <c r="B82" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C82" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D82" t="s">
-        <v>1408</v>
+        <v>1273</v>
       </c>
       <c r="F82" s="3">
-        <v>28.00000046</v>
+        <v>30.00000046</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="1">
-        <v>4747</v>
+        <v>4854</v>
       </c>
       <c r="B83" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C83" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D83" t="s">
-        <v>1409</v>
+        <v>1274</v>
       </c>
       <c r="F83" s="3">
-        <v>28.00000046</v>
+        <v>22.00000046</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1">
-        <v>4854</v>
+        <v>4868</v>
       </c>
       <c r="B84" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C84" s="1">
         <v>2025</v>
       </c>
       <c r="D84" t="s">
-        <v>1410</v>
+        <v>1275</v>
       </c>
       <c r="F84" s="3">
-        <v>22.00000046</v>
+        <v>30.00000046</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="1">
         <v>4855</v>
       </c>
       <c r="B85" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C85" s="1">
         <v>2025</v>
       </c>
       <c r="D85" t="s">
-        <v>1411</v>
+        <v>1276</v>
       </c>
       <c r="F85" s="3">
         <v>26.00000046</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="1">
         <v>4856</v>
       </c>
       <c r="B86" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C86" s="1">
         <v>2025</v>
       </c>
       <c r="D86" t="s">
-        <v>1412</v>
+        <v>1277</v>
       </c>
       <c r="F86" s="3">
         <v>22.00000046</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="1">
         <v>4857</v>
       </c>
       <c r="B87" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C87" s="1">
         <v>2025</v>
       </c>
       <c r="D87" t="s">
-        <v>1413</v>
+        <v>1278</v>
       </c>
       <c r="F87" s="3">
         <v>22.00000046</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="1">
-        <v>4867</v>
+        <v>4891</v>
       </c>
       <c r="B88" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C88" s="1">
         <v>2025</v>
       </c>
       <c r="D88" t="s">
-        <v>1414</v>
+        <v>1279</v>
       </c>
       <c r="F88" s="3">
-        <v>30.00000046</v>
+        <v>2400.00004784</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="1">
-        <v>4868</v>
+        <v>4909</v>
       </c>
       <c r="B89" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C89" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D89" t="s">
-        <v>1415</v>
+        <v>1280</v>
       </c>
       <c r="F89" s="3">
-        <v>30.00000046</v>
+        <v>26.00000046</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="1">
-        <v>4891</v>
+        <v>4918</v>
       </c>
       <c r="B90" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C90" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D90" t="s">
-        <v>1416</v>
+        <v>1281</v>
       </c>
       <c r="F90" s="3">
-        <v>2400.00004784</v>
+        <v>30.00000046</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="1">
         <v>4887</v>
       </c>
       <c r="B91" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C91" s="1">
         <v>2026</v>
       </c>
       <c r="D91" t="s">
-        <v>1417</v>
+        <v>1282</v>
       </c>
       <c r="F91" s="3">
         <v>26.00000046</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="1">
-        <v>4888</v>
+        <v>4919</v>
       </c>
       <c r="B92" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C92" s="1">
         <v>2026</v>
       </c>
       <c r="D92" t="s">
-        <v>1418</v>
+        <v>1283</v>
       </c>
       <c r="F92" s="3">
-        <v>26.00000046</v>
+        <v>30.00000046</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="1">
-        <v>4889</v>
+        <v>4902</v>
       </c>
       <c r="B93" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C93" s="1">
         <v>2026</v>
       </c>
       <c r="D93" t="s">
-        <v>1419</v>
+        <v>1284</v>
       </c>
       <c r="F93" s="3">
-        <v>26.00000046</v>
+        <v>30.00000046</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="1">
-        <v>4900</v>
+        <v>4903</v>
       </c>
       <c r="B94" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C94" s="1">
         <v>2026</v>
       </c>
       <c r="D94" t="s">
-        <v>1420</v>
+        <v>1285</v>
       </c>
       <c r="F94" s="3">
-        <v>26.00000046</v>
+        <v>30.00000046</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="1">
         <v>4901</v>
       </c>
       <c r="B95" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C95" s="1">
         <v>2026</v>
       </c>
       <c r="D95" t="s">
-        <v>1421</v>
+        <v>1286</v>
       </c>
       <c r="F95" s="3">
         <v>26.00000046</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="1">
-        <v>4902</v>
+        <v>4889</v>
       </c>
       <c r="B96" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C96" s="1">
         <v>2026</v>
       </c>
       <c r="D96" t="s">
-        <v>1422</v>
+        <v>1287</v>
       </c>
       <c r="F96" s="3">
-        <v>30.00000046</v>
+        <v>26.00000046</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="1">
-        <v>4903</v>
+        <v>4888</v>
       </c>
       <c r="B97" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C97" s="1">
         <v>2026</v>
       </c>
       <c r="D97" t="s">
-        <v>1423</v>
+        <v>1288</v>
       </c>
       <c r="F97" s="3">
-        <v>30.00000046</v>
+        <v>26.00000046</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="1">
-        <v>4909</v>
+        <v>4900</v>
       </c>
       <c r="B98" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C98" s="1">
         <v>2026</v>
       </c>
       <c r="D98" t="s">
-        <v>1424</v>
+        <v>1289</v>
       </c>
       <c r="F98" s="3">
         <v>26.00000046</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="1">
-        <v>4918</v>
+        <v>3772</v>
       </c>
       <c r="B99" t="s">
-        <v>401</v>
+        <v>1290</v>
       </c>
       <c r="C99" s="1">
-        <v>2026</v>
+        <v>2010</v>
       </c>
       <c r="D99" t="s">
-        <v>1425</v>
+        <v>1291</v>
       </c>
       <c r="F99" s="3">
-        <v>30.00000046</v>
+        <v>246.10000492</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="1">
-        <v>4919</v>
+        <v>3655</v>
       </c>
       <c r="B100" t="s">
-        <v>401</v>
+        <v>1290</v>
       </c>
       <c r="C100" s="1">
-        <v>2026</v>
+        <v>2019</v>
       </c>
       <c r="D100" t="s">
-        <v>1426</v>
+        <v>1292</v>
       </c>
       <c r="F100" s="3">
-        <v>30.00000046</v>
+        <v>320.1600064</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>9</v>
-[...78 lines deleted...]
-      <c r="G104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
@@ -28463,397 +26410,397 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
         <v>64</v>
       </c>
       <c r="B2" t="s">
-        <v>1433</v>
+        <v>1293</v>
       </c>
       <c r="C2" s="1">
         <v>2013</v>
       </c>
       <c r="D2" t="s">
-        <v>1434</v>
+        <v>1294</v>
       </c>
       <c r="F2" s="3">
         <v>312.59091555</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
         <v>4289</v>
       </c>
       <c r="B3" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C3" s="1">
         <v>2023</v>
       </c>
       <c r="D3" t="s">
-        <v>1435</v>
+        <v>1295</v>
       </c>
       <c r="F3" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
         <v>4290</v>
       </c>
       <c r="B4" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C4" s="1">
         <v>2023</v>
       </c>
       <c r="D4" t="s">
-        <v>1436</v>
+        <v>1296</v>
       </c>
       <c r="F4" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
         <v>4304</v>
       </c>
       <c r="B5" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C5" s="1">
         <v>2023</v>
       </c>
       <c r="D5" t="s">
-        <v>1437</v>
+        <v>1297</v>
       </c>
       <c r="F5" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
         <v>4294</v>
       </c>
       <c r="B6" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C6" s="1">
         <v>2023</v>
       </c>
       <c r="D6" t="s">
-        <v>1438</v>
+        <v>1298</v>
       </c>
       <c r="F6" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
         <v>4293</v>
       </c>
       <c r="B7" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C7" s="1">
         <v>2023</v>
       </c>
       <c r="D7" t="s">
-        <v>1439</v>
+        <v>1299</v>
       </c>
       <c r="F7" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
         <v>4292</v>
       </c>
       <c r="B8" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C8" s="1">
         <v>2023</v>
       </c>
       <c r="D8" t="s">
-        <v>1440</v>
+        <v>1300</v>
       </c>
       <c r="F8" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
         <v>4305</v>
       </c>
       <c r="B9" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C9" s="1">
         <v>2023</v>
       </c>
       <c r="D9" t="s">
-        <v>1441</v>
+        <v>1301</v>
       </c>
       <c r="F9" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
         <v>4295</v>
       </c>
       <c r="B10" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C10" s="1">
         <v>2023</v>
       </c>
       <c r="D10" t="s">
-        <v>1442</v>
+        <v>1302</v>
       </c>
       <c r="F10" s="3">
         <v>207.00000414</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
         <v>4298</v>
       </c>
       <c r="B11" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C11" s="1">
         <v>2023</v>
       </c>
       <c r="D11" t="s">
-        <v>1443</v>
+        <v>1303</v>
       </c>
       <c r="F11" s="3">
         <v>207.00000414</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
         <v>4299</v>
       </c>
       <c r="B12" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C12" s="1">
         <v>2023</v>
       </c>
       <c r="D12" t="s">
-        <v>1444</v>
+        <v>1304</v>
       </c>
       <c r="F12" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
         <v>4300</v>
       </c>
       <c r="B13" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C13" s="1">
         <v>2023</v>
       </c>
       <c r="D13" t="s">
-        <v>1445</v>
+        <v>1305</v>
       </c>
       <c r="F13" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
         <v>4301</v>
       </c>
       <c r="B14" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C14" s="1">
         <v>2023</v>
       </c>
       <c r="D14" t="s">
-        <v>1446</v>
+        <v>1306</v>
       </c>
       <c r="F14" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1">
         <v>4302</v>
       </c>
       <c r="B15" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C15" s="1">
         <v>2023</v>
       </c>
       <c r="D15" t="s">
-        <v>1447</v>
+        <v>1307</v>
       </c>
       <c r="F15" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1">
         <v>4303</v>
       </c>
       <c r="B16" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C16" s="1">
         <v>2023</v>
       </c>
       <c r="D16" t="s">
-        <v>1448</v>
+        <v>1308</v>
       </c>
       <c r="F16" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1">
         <v>4296</v>
       </c>
       <c r="B17" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C17" s="1">
         <v>2023</v>
       </c>
       <c r="D17" t="s">
-        <v>1449</v>
+        <v>1309</v>
       </c>
       <c r="F17" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1">
         <v>4297</v>
       </c>
       <c r="B18" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C18" s="1">
         <v>2023</v>
       </c>
       <c r="D18" t="s">
-        <v>1450</v>
+        <v>1310</v>
       </c>
       <c r="F18" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1">
         <v>4291</v>
       </c>
       <c r="B19" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C19" s="1">
         <v>2023</v>
       </c>
       <c r="D19" t="s">
-        <v>1451</v>
+        <v>1311</v>
       </c>
       <c r="F19" s="3">
         <v>300.00000598</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -28884,57 +26831,57 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
         <v>4375</v>
       </c>
       <c r="B2" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C2" s="1">
         <v>2023</v>
       </c>
       <c r="D2" t="s">
-        <v>1452</v>
+        <v>1312</v>
       </c>
       <c r="F2" s="3">
         <v>320.00000644</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>